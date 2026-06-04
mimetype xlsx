--- v0 (2025-10-15)
+++ v1 (2026-06-04)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kvkliberec-my.sharepoint.com/personal/stankova_kvkli_cz/Documents/R projekty/Statistika/2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kvkliberec-my.sharepoint.com/personal/stankova_kvkli_cz/Documents/R projekty/Statistika/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{600125A0-7408-4E22-A3D3-DE098CDAAD7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{08A6CF59-62EF-4D92-A492-DC17522EEE69}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{19F9B75A-435D-4637-BECD-F4D64981D7CB}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Kulturně výchovná činnost" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Kulturně výchovná činnost'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -711,51 +711,51 @@
   <si>
     <t>str.: 5</t>
   </si>
   <si>
     <t>str.6</t>
   </si>
   <si>
     <t>str.7</t>
   </si>
   <si>
     <t>str. 8</t>
   </si>
   <si>
     <t>str. 9</t>
   </si>
   <si>
     <t>str.10</t>
   </si>
   <si>
     <t>str. 11</t>
   </si>
   <si>
     <t>str. 12</t>
   </si>
   <si>
-    <t>Rok 2025</t>
+    <t>Rok 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="d/m;@"/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
@@ -2290,151 +2290,151 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="77" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="79" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="78" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="80" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="43" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="74" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="58" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" textRotation="90" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="59" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2712,150 +2712,150 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:J420"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection sqref="A1:J1"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="12" style="4" customWidth="1"/>
     <col min="2" max="2" width="85.85546875" style="4" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="4" customWidth="1"/>
     <col min="4" max="7" width="9.140625" style="4"/>
     <col min="8" max="8" width="10.42578125" style="4" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="4" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="117" t="s">
+      <c r="A1" s="131" t="s">
         <v>67</v>
       </c>
-      <c r="B1" s="117"/>
-[...7 lines deleted...]
-      <c r="J1" s="117"/>
+      <c r="B1" s="131"/>
+      <c r="C1" s="131"/>
+      <c r="D1" s="131"/>
+      <c r="E1" s="131"/>
+      <c r="F1" s="131"/>
+      <c r="G1" s="131"/>
+      <c r="H1" s="131"/>
+      <c r="I1" s="131"/>
+      <c r="J1" s="131"/>
     </row>
     <row r="2" spans="1:10" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="99"/>
       <c r="B2" s="100" t="s">
         <v>54</v>
       </c>
       <c r="C2" s="99"/>
       <c r="D2" s="99"/>
       <c r="E2" s="99"/>
       <c r="F2" s="99"/>
       <c r="G2" s="99"/>
       <c r="H2" s="99"/>
       <c r="I2" s="99"/>
       <c r="J2" s="101" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A3" s="86"/>
-      <c r="B3" s="122" t="s">
-[...8 lines deleted...]
-      <c r="I3" s="123"/>
+      <c r="B3" s="120" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="112"/>
+      <c r="D3" s="112"/>
+      <c r="E3" s="112"/>
+      <c r="F3" s="112"/>
+      <c r="G3" s="112"/>
+      <c r="H3" s="112"/>
+      <c r="I3" s="121"/>
       <c r="J3" s="34"/>
     </row>
     <row r="4" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="87"/>
-      <c r="B4" s="124"/>
-[...6 lines deleted...]
-      <c r="I4" s="127"/>
+      <c r="B4" s="122"/>
+      <c r="C4" s="123"/>
+      <c r="D4" s="124"/>
+      <c r="E4" s="124"/>
+      <c r="F4" s="124"/>
+      <c r="G4" s="124"/>
+      <c r="H4" s="124"/>
+      <c r="I4" s="125"/>
       <c r="J4" s="35"/>
     </row>
     <row r="5" spans="1:10" ht="60" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A5" s="73" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="57"/>
-      <c r="C5" s="128" t="s">
+      <c r="C5" s="126" t="s">
         <v>53</v>
       </c>
       <c r="D5" s="64" t="s">
         <v>2</v>
       </c>
       <c r="E5" s="5"/>
-      <c r="F5" s="131" t="s">
+      <c r="F5" s="129" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="132"/>
-      <c r="H5" s="120" t="s">
+      <c r="G5" s="130"/>
+      <c r="H5" s="132" t="s">
         <v>49</v>
       </c>
-      <c r="I5" s="121"/>
+      <c r="I5" s="133"/>
       <c r="J5" s="35"/>
     </row>
     <row r="6" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="96" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="129"/>
+      <c r="C6" s="127"/>
       <c r="D6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="44" t="s">
         <v>37</v>
       </c>
       <c r="H6" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A7" s="77"/>
       <c r="B7" s="59"/>
@@ -3355,104 +3355,104 @@
       <c r="B37" s="19"/>
       <c r="C37" s="19"/>
       <c r="D37" s="19"/>
       <c r="E37" s="19"/>
       <c r="F37" s="19"/>
       <c r="G37" s="19"/>
       <c r="H37" s="19"/>
       <c r="I37" s="19"/>
       <c r="J37" s="19"/>
     </row>
     <row r="38" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A38" s="18"/>
       <c r="B38" s="19"/>
       <c r="C38" s="19"/>
       <c r="D38" s="19"/>
       <c r="E38" s="19"/>
       <c r="F38" s="19"/>
       <c r="G38" s="38"/>
       <c r="H38" s="19"/>
       <c r="J38" s="19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A39" s="86"/>
-      <c r="B39" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I39" s="110"/>
+      <c r="B39" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="112"/>
+      <c r="D39" s="112"/>
+      <c r="E39" s="112"/>
+      <c r="F39" s="112"/>
+      <c r="G39" s="112"/>
+      <c r="H39" s="112"/>
+      <c r="I39" s="113"/>
       <c r="J39" s="34"/>
     </row>
     <row r="40" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A40" s="87"/>
-      <c r="B40" s="111"/>
-[...6 lines deleted...]
-      <c r="I40" s="113"/>
+      <c r="B40" s="114"/>
+      <c r="C40" s="115"/>
+      <c r="D40" s="115"/>
+      <c r="E40" s="115"/>
+      <c r="F40" s="115"/>
+      <c r="G40" s="115"/>
+      <c r="H40" s="115"/>
+      <c r="I40" s="116"/>
       <c r="J40" s="35"/>
     </row>
     <row r="41" spans="1:10" ht="48.75" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A41" s="94" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="39"/>
-      <c r="C41" s="130" t="s">
+      <c r="C41" s="128" t="s">
         <v>53</v>
       </c>
       <c r="D41" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E41" s="40"/>
-      <c r="F41" s="118" t="s">
+      <c r="F41" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G41" s="119"/>
-      <c r="H41" s="115" t="s">
+      <c r="G41" s="118"/>
+      <c r="H41" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I41" s="116"/>
+      <c r="I41" s="109"/>
       <c r="J41" s="74"/>
     </row>
     <row r="42" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="75" t="s">
         <v>34</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C42" s="114"/>
+      <c r="C42" s="110"/>
       <c r="D42" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E42" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F42" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G42" s="44" t="s">
         <v>37</v>
       </c>
       <c r="H42" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I42" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J42" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A43" s="77"/>
       <c r="B43" s="8"/>
@@ -3941,104 +3941,104 @@
       <c r="B72" s="19"/>
       <c r="C72" s="19"/>
       <c r="D72" s="19"/>
       <c r="E72" s="19"/>
       <c r="F72" s="19"/>
       <c r="G72" s="19"/>
       <c r="H72" s="19"/>
       <c r="I72" s="19"/>
       <c r="J72" s="19"/>
     </row>
     <row r="73" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A73" s="18"/>
       <c r="B73" s="19"/>
       <c r="C73" s="19"/>
       <c r="D73" s="19"/>
       <c r="E73" s="19"/>
       <c r="F73" s="19"/>
       <c r="G73" s="38"/>
       <c r="H73" s="19"/>
       <c r="J73" s="19" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A74" s="71"/>
-      <c r="B74" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I74" s="110"/>
+      <c r="B74" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C74" s="112"/>
+      <c r="D74" s="112"/>
+      <c r="E74" s="112"/>
+      <c r="F74" s="112"/>
+      <c r="G74" s="112"/>
+      <c r="H74" s="112"/>
+      <c r="I74" s="113"/>
       <c r="J74" s="34"/>
     </row>
     <row r="75" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A75" s="72"/>
-      <c r="B75" s="111"/>
-[...6 lines deleted...]
-      <c r="I75" s="113"/>
+      <c r="B75" s="114"/>
+      <c r="C75" s="115"/>
+      <c r="D75" s="115"/>
+      <c r="E75" s="115"/>
+      <c r="F75" s="115"/>
+      <c r="G75" s="115"/>
+      <c r="H75" s="115"/>
+      <c r="I75" s="116"/>
       <c r="J75" s="35"/>
     </row>
     <row r="76" spans="1:10" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="73" t="s">
         <v>1</v>
       </c>
       <c r="B76" s="39"/>
-      <c r="C76" s="114" t="s">
+      <c r="C76" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D76" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E76" s="40"/>
-      <c r="F76" s="118" t="s">
+      <c r="F76" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G76" s="119"/>
-      <c r="H76" s="115" t="s">
+      <c r="G76" s="118"/>
+      <c r="H76" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I76" s="116"/>
+      <c r="I76" s="109"/>
       <c r="J76" s="74"/>
     </row>
     <row r="77" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="75" t="s">
         <v>12</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C77" s="114"/>
+      <c r="C77" s="110"/>
       <c r="D77" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E77" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F77" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G77" s="51" t="s">
         <v>37</v>
       </c>
       <c r="H77" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I77" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J77" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A78" s="77"/>
       <c r="B78" s="8"/>
@@ -4524,104 +4524,104 @@
     <row r="107" spans="1:10" x14ac:dyDescent="0.2">
       <c r="B107" s="19"/>
       <c r="C107" s="19"/>
       <c r="D107" s="19"/>
       <c r="E107" s="19"/>
       <c r="F107" s="19"/>
       <c r="G107" s="19"/>
       <c r="H107" s="19"/>
       <c r="I107" s="19"/>
       <c r="J107" s="19"/>
     </row>
     <row r="108" spans="1:10" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B108" s="19"/>
       <c r="C108" s="19"/>
       <c r="D108" s="19"/>
       <c r="E108" s="19"/>
       <c r="F108" s="19"/>
       <c r="G108" s="38"/>
       <c r="H108" s="19"/>
       <c r="J108" s="19" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A109" s="86"/>
-      <c r="B109" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I109" s="110"/>
+      <c r="B109" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C109" s="112"/>
+      <c r="D109" s="112"/>
+      <c r="E109" s="112"/>
+      <c r="F109" s="112"/>
+      <c r="G109" s="112"/>
+      <c r="H109" s="112"/>
+      <c r="I109" s="113"/>
       <c r="J109" s="34"/>
     </row>
     <row r="110" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A110" s="87"/>
-      <c r="B110" s="111"/>
-[...6 lines deleted...]
-      <c r="I110" s="113"/>
+      <c r="B110" s="114"/>
+      <c r="C110" s="115"/>
+      <c r="D110" s="115"/>
+      <c r="E110" s="115"/>
+      <c r="F110" s="115"/>
+      <c r="G110" s="115"/>
+      <c r="H110" s="115"/>
+      <c r="I110" s="116"/>
       <c r="J110" s="35"/>
     </row>
     <row r="111" spans="1:10" ht="63" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A111" s="94" t="s">
         <v>1</v>
       </c>
       <c r="B111" s="39"/>
-      <c r="C111" s="114" t="s">
+      <c r="C111" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D111" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E111" s="40"/>
-      <c r="F111" s="118" t="s">
+      <c r="F111" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G111" s="119"/>
-      <c r="H111" s="115" t="s">
+      <c r="G111" s="118"/>
+      <c r="H111" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I111" s="116"/>
+      <c r="I111" s="109"/>
       <c r="J111" s="35"/>
     </row>
     <row r="112" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A112" s="75" t="s">
         <v>15</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C112" s="114"/>
+      <c r="C112" s="110"/>
       <c r="D112" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E112" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F112" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G112" s="44" t="s">
         <v>37</v>
       </c>
       <c r="H112" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I112" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J112" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A113" s="77"/>
       <c r="B113" s="8"/>
@@ -5110,104 +5110,104 @@
       <c r="B142" s="19"/>
       <c r="C142" s="19"/>
       <c r="D142" s="19"/>
       <c r="E142" s="19"/>
       <c r="F142" s="19"/>
       <c r="G142" s="19"/>
       <c r="H142" s="19"/>
       <c r="I142" s="19"/>
       <c r="J142" s="19"/>
     </row>
     <row r="143" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A143" s="18"/>
       <c r="B143" s="19"/>
       <c r="C143" s="19"/>
       <c r="D143" s="19"/>
       <c r="E143" s="19"/>
       <c r="F143" s="19"/>
       <c r="G143" s="19"/>
       <c r="H143" s="19"/>
       <c r="J143" s="19" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="144" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A144" s="86"/>
-      <c r="B144" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I144" s="110"/>
+      <c r="B144" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C144" s="112"/>
+      <c r="D144" s="112"/>
+      <c r="E144" s="112"/>
+      <c r="F144" s="112"/>
+      <c r="G144" s="112"/>
+      <c r="H144" s="112"/>
+      <c r="I144" s="113"/>
       <c r="J144" s="34"/>
     </row>
     <row r="145" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A145" s="87"/>
-      <c r="B145" s="111"/>
-[...6 lines deleted...]
-      <c r="I145" s="113"/>
+      <c r="B145" s="114"/>
+      <c r="C145" s="115"/>
+      <c r="D145" s="115"/>
+      <c r="E145" s="115"/>
+      <c r="F145" s="115"/>
+      <c r="G145" s="115"/>
+      <c r="H145" s="115"/>
+      <c r="I145" s="116"/>
       <c r="J145" s="35"/>
     </row>
     <row r="146" spans="1:10" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A146" s="94" t="s">
         <v>1</v>
       </c>
       <c r="B146" s="39"/>
-      <c r="C146" s="114" t="s">
+      <c r="C146" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D146" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E146" s="40"/>
-      <c r="F146" s="118" t="s">
+      <c r="F146" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G146" s="119"/>
-      <c r="H146" s="115" t="s">
+      <c r="G146" s="118"/>
+      <c r="H146" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I146" s="116"/>
+      <c r="I146" s="109"/>
       <c r="J146" s="35"/>
     </row>
     <row r="147" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A147" s="75" t="s">
         <v>18</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C147" s="114"/>
+      <c r="C147" s="110"/>
       <c r="D147" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E147" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F147" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G147" s="51" t="s">
         <v>37</v>
       </c>
       <c r="H147" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I147" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J147" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A148" s="77"/>
       <c r="B148" s="8"/>
@@ -5696,104 +5696,104 @@
       <c r="B177" s="19"/>
       <c r="C177" s="19"/>
       <c r="D177" s="19"/>
       <c r="E177" s="19"/>
       <c r="F177" s="19"/>
       <c r="G177" s="19"/>
       <c r="H177" s="19"/>
       <c r="I177" s="19"/>
       <c r="J177" s="19"/>
     </row>
     <row r="178" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A178" s="18"/>
       <c r="B178" s="19"/>
       <c r="C178" s="19"/>
       <c r="D178" s="19"/>
       <c r="E178" s="19"/>
       <c r="F178" s="19"/>
       <c r="G178" s="38"/>
       <c r="H178" s="19"/>
       <c r="J178" s="19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="179" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A179" s="86"/>
-      <c r="B179" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I179" s="110"/>
+      <c r="B179" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C179" s="112"/>
+      <c r="D179" s="112"/>
+      <c r="E179" s="112"/>
+      <c r="F179" s="112"/>
+      <c r="G179" s="112"/>
+      <c r="H179" s="112"/>
+      <c r="I179" s="113"/>
       <c r="J179" s="34"/>
     </row>
     <row r="180" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A180" s="87"/>
-      <c r="B180" s="111"/>
-[...6 lines deleted...]
-      <c r="I180" s="113"/>
+      <c r="B180" s="114"/>
+      <c r="C180" s="115"/>
+      <c r="D180" s="115"/>
+      <c r="E180" s="115"/>
+      <c r="F180" s="115"/>
+      <c r="G180" s="115"/>
+      <c r="H180" s="115"/>
+      <c r="I180" s="116"/>
       <c r="J180" s="35"/>
     </row>
     <row r="181" spans="1:10" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A181" s="94" t="s">
         <v>1</v>
       </c>
       <c r="B181" s="39"/>
-      <c r="C181" s="114" t="s">
+      <c r="C181" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D181" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E181" s="40"/>
-      <c r="F181" s="118" t="s">
+      <c r="F181" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G181" s="119"/>
-      <c r="H181" s="115" t="s">
+      <c r="G181" s="118"/>
+      <c r="H181" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I181" s="116"/>
+      <c r="I181" s="109"/>
       <c r="J181" s="35"/>
     </row>
     <row r="182" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A182" s="75" t="s">
         <v>20</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C182" s="114"/>
+      <c r="C182" s="110"/>
       <c r="D182" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E182" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F182" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G182" s="51" t="s">
         <v>37</v>
       </c>
       <c r="H182" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I182" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J182" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="183" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A183" s="77"/>
       <c r="B183" s="8"/>
@@ -6282,104 +6282,104 @@
       <c r="B212" s="19"/>
       <c r="C212" s="19"/>
       <c r="D212" s="19"/>
       <c r="E212" s="19"/>
       <c r="F212" s="19"/>
       <c r="G212" s="19"/>
       <c r="H212" s="19"/>
       <c r="I212" s="19"/>
       <c r="J212" s="19"/>
     </row>
     <row r="213" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A213" s="18"/>
       <c r="B213" s="19"/>
       <c r="C213" s="19"/>
       <c r="D213" s="19"/>
       <c r="E213" s="19"/>
       <c r="F213" s="19"/>
       <c r="G213" s="38"/>
       <c r="H213" s="19"/>
       <c r="J213" s="19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="214" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A214" s="71"/>
-      <c r="B214" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I214" s="110"/>
+      <c r="B214" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C214" s="112"/>
+      <c r="D214" s="112"/>
+      <c r="E214" s="112"/>
+      <c r="F214" s="112"/>
+      <c r="G214" s="112"/>
+      <c r="H214" s="112"/>
+      <c r="I214" s="113"/>
       <c r="J214" s="34"/>
     </row>
     <row r="215" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A215" s="72"/>
-      <c r="B215" s="111"/>
-[...6 lines deleted...]
-      <c r="I215" s="113"/>
+      <c r="B215" s="114"/>
+      <c r="C215" s="115"/>
+      <c r="D215" s="115"/>
+      <c r="E215" s="115"/>
+      <c r="F215" s="115"/>
+      <c r="G215" s="115"/>
+      <c r="H215" s="115"/>
+      <c r="I215" s="116"/>
       <c r="J215" s="35"/>
     </row>
     <row r="216" spans="1:10" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A216" s="73" t="s">
         <v>1</v>
       </c>
       <c r="B216" s="39"/>
-      <c r="C216" s="114" t="s">
+      <c r="C216" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D216" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E216" s="40"/>
-      <c r="F216" s="118" t="s">
+      <c r="F216" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G216" s="119"/>
-      <c r="H216" s="115" t="s">
+      <c r="G216" s="118"/>
+      <c r="H216" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I216" s="116"/>
+      <c r="I216" s="109"/>
       <c r="J216" s="35"/>
     </row>
     <row r="217" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="75" t="s">
         <v>22</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C217" s="114"/>
+      <c r="C217" s="110"/>
       <c r="D217" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E217" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F217" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G217" s="51" t="s">
         <v>37</v>
       </c>
       <c r="H217" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I217" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J217" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="218" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A218" s="77"/>
       <c r="B218" s="8"/>
@@ -6868,104 +6868,104 @@
       <c r="B247" s="19"/>
       <c r="C247" s="19"/>
       <c r="D247" s="19"/>
       <c r="E247" s="19"/>
       <c r="F247" s="19"/>
       <c r="G247" s="19"/>
       <c r="H247" s="19"/>
       <c r="I247" s="19"/>
       <c r="J247" s="19"/>
     </row>
     <row r="248" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A248" s="18"/>
       <c r="B248" s="19"/>
       <c r="C248" s="19"/>
       <c r="D248" s="19"/>
       <c r="E248" s="19"/>
       <c r="F248" s="19"/>
       <c r="G248" s="38"/>
       <c r="H248" s="19"/>
       <c r="J248" s="19" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="249" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A249" s="86"/>
-      <c r="B249" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I249" s="110"/>
+      <c r="B249" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C249" s="112"/>
+      <c r="D249" s="112"/>
+      <c r="E249" s="112"/>
+      <c r="F249" s="112"/>
+      <c r="G249" s="112"/>
+      <c r="H249" s="112"/>
+      <c r="I249" s="113"/>
       <c r="J249" s="34"/>
     </row>
     <row r="250" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A250" s="87"/>
-      <c r="B250" s="111"/>
-[...6 lines deleted...]
-      <c r="I250" s="113"/>
+      <c r="B250" s="114"/>
+      <c r="C250" s="115"/>
+      <c r="D250" s="115"/>
+      <c r="E250" s="115"/>
+      <c r="F250" s="115"/>
+      <c r="G250" s="115"/>
+      <c r="H250" s="115"/>
+      <c r="I250" s="116"/>
       <c r="J250" s="35"/>
     </row>
     <row r="251" spans="1:10" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="73" t="s">
         <v>1</v>
       </c>
       <c r="B251" s="39"/>
-      <c r="C251" s="114" t="s">
+      <c r="C251" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D251" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E251" s="40"/>
-      <c r="F251" s="118" t="s">
+      <c r="F251" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G251" s="119"/>
-      <c r="H251" s="115" t="s">
+      <c r="G251" s="118"/>
+      <c r="H251" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I251" s="116"/>
+      <c r="I251" s="109"/>
       <c r="J251" s="74"/>
     </row>
     <row r="252" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="75" t="s">
         <v>24</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C252" s="114"/>
+      <c r="C252" s="110"/>
       <c r="D252" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E252" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F252" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G252" s="51" t="s">
         <v>37</v>
       </c>
       <c r="H252" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I252" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J252" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="253" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A253" s="77"/>
       <c r="B253" s="8"/>
@@ -7454,104 +7454,104 @@
       <c r="B282" s="19"/>
       <c r="C282" s="19"/>
       <c r="D282" s="19"/>
       <c r="E282" s="19"/>
       <c r="F282" s="19"/>
       <c r="G282" s="19"/>
       <c r="H282" s="19"/>
       <c r="I282" s="19"/>
       <c r="J282" s="19"/>
     </row>
     <row r="283" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A283" s="18"/>
       <c r="B283" s="19"/>
       <c r="C283" s="19"/>
       <c r="D283" s="19"/>
       <c r="E283" s="19"/>
       <c r="F283" s="19"/>
       <c r="G283" s="38"/>
       <c r="H283" s="19"/>
       <c r="J283" s="19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="284" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A284" s="86"/>
-      <c r="B284" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I284" s="110"/>
+      <c r="B284" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C284" s="112"/>
+      <c r="D284" s="112"/>
+      <c r="E284" s="112"/>
+      <c r="F284" s="112"/>
+      <c r="G284" s="112"/>
+      <c r="H284" s="112"/>
+      <c r="I284" s="113"/>
       <c r="J284" s="34"/>
     </row>
     <row r="285" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A285" s="87"/>
-      <c r="B285" s="111"/>
-[...6 lines deleted...]
-      <c r="I285" s="113"/>
+      <c r="B285" s="114"/>
+      <c r="C285" s="115"/>
+      <c r="D285" s="115"/>
+      <c r="E285" s="115"/>
+      <c r="F285" s="115"/>
+      <c r="G285" s="115"/>
+      <c r="H285" s="115"/>
+      <c r="I285" s="116"/>
       <c r="J285" s="35"/>
     </row>
     <row r="286" spans="1:10" ht="59.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A286" s="73" t="s">
         <v>1</v>
       </c>
       <c r="B286" s="39"/>
-      <c r="C286" s="114" t="s">
+      <c r="C286" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D286" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E286" s="40"/>
-      <c r="F286" s="118" t="s">
+      <c r="F286" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G286" s="119"/>
-      <c r="H286" s="115" t="s">
+      <c r="G286" s="118"/>
+      <c r="H286" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I286" s="116"/>
+      <c r="I286" s="109"/>
       <c r="J286" s="35"/>
     </row>
     <row r="287" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A287" s="75" t="s">
         <v>26</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C287" s="114"/>
+      <c r="C287" s="110"/>
       <c r="D287" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E287" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F287" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G287" s="51" t="s">
         <v>37</v>
       </c>
       <c r="H287" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I287" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J287" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="288" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A288" s="77"/>
       <c r="B288" s="8"/>
@@ -8040,104 +8040,104 @@
       <c r="B317" s="19"/>
       <c r="C317" s="19"/>
       <c r="D317" s="19"/>
       <c r="E317" s="19"/>
       <c r="F317" s="19"/>
       <c r="G317" s="19"/>
       <c r="H317" s="19"/>
       <c r="I317" s="19"/>
       <c r="J317" s="19"/>
     </row>
     <row r="318" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A318" s="18"/>
       <c r="B318" s="19"/>
       <c r="C318" s="19"/>
       <c r="D318" s="19"/>
       <c r="E318" s="19"/>
       <c r="F318" s="19"/>
       <c r="G318" s="38"/>
       <c r="H318" s="19"/>
       <c r="J318" s="19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="319" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A319" s="71"/>
-      <c r="B319" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I319" s="110"/>
+      <c r="B319" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C319" s="112"/>
+      <c r="D319" s="112"/>
+      <c r="E319" s="112"/>
+      <c r="F319" s="112"/>
+      <c r="G319" s="112"/>
+      <c r="H319" s="112"/>
+      <c r="I319" s="113"/>
       <c r="J319" s="34"/>
     </row>
     <row r="320" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A320" s="72"/>
-      <c r="B320" s="111"/>
-[...6 lines deleted...]
-      <c r="I320" s="113"/>
+      <c r="B320" s="114"/>
+      <c r="C320" s="115"/>
+      <c r="D320" s="115"/>
+      <c r="E320" s="115"/>
+      <c r="F320" s="115"/>
+      <c r="G320" s="115"/>
+      <c r="H320" s="115"/>
+      <c r="I320" s="116"/>
       <c r="J320" s="35"/>
     </row>
     <row r="321" spans="1:10" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A321" s="73" t="s">
         <v>1</v>
       </c>
       <c r="B321" s="39"/>
-      <c r="C321" s="114" t="s">
+      <c r="C321" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D321" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E321" s="40"/>
-      <c r="F321" s="118" t="s">
+      <c r="F321" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G321" s="119"/>
-      <c r="H321" s="115" t="s">
+      <c r="G321" s="118"/>
+      <c r="H321" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I321" s="116"/>
+      <c r="I321" s="109"/>
       <c r="J321" s="35"/>
     </row>
     <row r="322" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A322" s="75" t="s">
         <v>28</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C322" s="114"/>
+      <c r="C322" s="110"/>
       <c r="D322" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E322" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F322" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G322" s="51" t="s">
         <v>37</v>
       </c>
       <c r="H322" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I322" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J322" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="323" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A323" s="77"/>
       <c r="B323" s="8"/>
@@ -8626,104 +8626,104 @@
       <c r="B352" s="19"/>
       <c r="C352" s="19"/>
       <c r="D352" s="19"/>
       <c r="E352" s="19"/>
       <c r="F352" s="19"/>
       <c r="G352" s="19"/>
       <c r="H352" s="19"/>
       <c r="I352" s="19"/>
       <c r="J352" s="19"/>
     </row>
     <row r="353" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A353" s="18"/>
       <c r="B353" s="19"/>
       <c r="C353" s="19"/>
       <c r="D353" s="19"/>
       <c r="E353" s="19"/>
       <c r="F353" s="19"/>
       <c r="G353" s="38"/>
       <c r="H353" s="19"/>
       <c r="J353" s="19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="354" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A354" s="86"/>
-      <c r="B354" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I354" s="110"/>
+      <c r="B354" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C354" s="112"/>
+      <c r="D354" s="112"/>
+      <c r="E354" s="112"/>
+      <c r="F354" s="112"/>
+      <c r="G354" s="112"/>
+      <c r="H354" s="112"/>
+      <c r="I354" s="113"/>
       <c r="J354" s="34"/>
     </row>
     <row r="355" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A355" s="87"/>
-      <c r="B355" s="111"/>
-[...6 lines deleted...]
-      <c r="I355" s="113"/>
+      <c r="B355" s="114"/>
+      <c r="C355" s="115"/>
+      <c r="D355" s="115"/>
+      <c r="E355" s="115"/>
+      <c r="F355" s="115"/>
+      <c r="G355" s="115"/>
+      <c r="H355" s="115"/>
+      <c r="I355" s="116"/>
       <c r="J355" s="35"/>
     </row>
     <row r="356" spans="1:10" ht="71.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="73" t="s">
         <v>1</v>
       </c>
       <c r="B356" s="39"/>
-      <c r="C356" s="114" t="s">
+      <c r="C356" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D356" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E356" s="40"/>
-      <c r="F356" s="118" t="s">
+      <c r="F356" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G356" s="119"/>
-      <c r="H356" s="133" t="s">
+      <c r="G356" s="118"/>
+      <c r="H356" s="119" t="s">
         <v>49</v>
       </c>
-      <c r="I356" s="116"/>
+      <c r="I356" s="109"/>
       <c r="J356" s="74"/>
     </row>
     <row r="357" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A357" s="75" t="s">
         <v>30</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C357" s="114"/>
+      <c r="C357" s="110"/>
       <c r="D357" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E357" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F357" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G357" s="44" t="s">
         <v>37</v>
       </c>
       <c r="H357" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I357" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J357" s="88" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="358" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A358" s="77"/>
       <c r="B358" s="8"/>
@@ -9224,104 +9224,104 @@
       <c r="B388" s="19"/>
       <c r="C388" s="19"/>
       <c r="D388" s="19"/>
       <c r="E388" s="19"/>
       <c r="F388" s="19"/>
       <c r="G388" s="19"/>
       <c r="H388" s="19"/>
       <c r="I388" s="19"/>
       <c r="J388" s="19"/>
     </row>
     <row r="389" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A389" s="18"/>
       <c r="B389" s="19"/>
       <c r="C389" s="19"/>
       <c r="D389" s="19"/>
       <c r="E389" s="19"/>
       <c r="F389" s="19"/>
       <c r="G389" s="38"/>
       <c r="H389" s="19"/>
       <c r="J389" s="19" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="390" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A390" s="71"/>
-      <c r="B390" s="108" t="s">
-[...8 lines deleted...]
-      <c r="I390" s="110"/>
+      <c r="B390" s="111" t="s">
+        <v>0</v>
+      </c>
+      <c r="C390" s="112"/>
+      <c r="D390" s="112"/>
+      <c r="E390" s="112"/>
+      <c r="F390" s="112"/>
+      <c r="G390" s="112"/>
+      <c r="H390" s="112"/>
+      <c r="I390" s="113"/>
       <c r="J390" s="34"/>
     </row>
     <row r="391" spans="1:10" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A391" s="72"/>
-      <c r="B391" s="111"/>
-[...6 lines deleted...]
-      <c r="I391" s="113"/>
+      <c r="B391" s="114"/>
+      <c r="C391" s="115"/>
+      <c r="D391" s="115"/>
+      <c r="E391" s="115"/>
+      <c r="F391" s="115"/>
+      <c r="G391" s="115"/>
+      <c r="H391" s="115"/>
+      <c r="I391" s="116"/>
       <c r="J391" s="35"/>
     </row>
     <row r="392" spans="1:10" ht="54" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A392" s="73" t="s">
         <v>1</v>
       </c>
       <c r="B392" s="39"/>
-      <c r="C392" s="114" t="s">
+      <c r="C392" s="110" t="s">
         <v>53</v>
       </c>
       <c r="D392" s="40" t="s">
         <v>2</v>
       </c>
       <c r="E392" s="40"/>
-      <c r="F392" s="118" t="s">
+      <c r="F392" s="117" t="s">
         <v>3</v>
       </c>
-      <c r="G392" s="119"/>
-      <c r="H392" s="115" t="s">
+      <c r="G392" s="118"/>
+      <c r="H392" s="108" t="s">
         <v>49</v>
       </c>
-      <c r="I392" s="116"/>
+      <c r="I392" s="109"/>
       <c r="J392" s="74"/>
     </row>
     <row r="393" spans="1:10" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A393" s="75" t="s">
         <v>32</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>5</v>
       </c>
-      <c r="C393" s="114"/>
+      <c r="C393" s="110"/>
       <c r="D393" s="20" t="s">
         <v>6</v>
       </c>
       <c r="E393" s="7" t="s">
         <v>36</v>
       </c>
       <c r="F393" s="20" t="s">
         <v>6</v>
       </c>
       <c r="G393" s="51" t="s">
         <v>37</v>
       </c>
       <c r="H393" s="36" t="s">
         <v>6</v>
       </c>
       <c r="I393" s="24" t="s">
         <v>50</v>
       </c>
       <c r="J393" s="76" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="394" spans="1:10" x14ac:dyDescent="0.2">
       <c r="A394" s="77"/>
       <c r="B394" s="8"/>
@@ -9762,99 +9762,99 @@
       </c>
       <c r="F420" s="70">
         <f>SUM(F419+F384)</f>
         <v>0</v>
       </c>
       <c r="G420" s="70">
         <f>SUM(G419+G384)</f>
         <v>0</v>
       </c>
       <c r="H420" s="48">
         <f t="shared" ref="H420" si="41">SUM(H419+H384)</f>
         <v>0</v>
       </c>
       <c r="I420" s="33">
         <f>SUM(I419+I384)</f>
         <v>0</v>
       </c>
       <c r="J420" s="85">
         <f>SUM(J419+J384)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="49">
+    <mergeCell ref="B214:I215"/>
+    <mergeCell ref="C356:C357"/>
+    <mergeCell ref="B144:I145"/>
+    <mergeCell ref="B319:I320"/>
+    <mergeCell ref="B390:I391"/>
+    <mergeCell ref="H216:I216"/>
+    <mergeCell ref="H251:I251"/>
+    <mergeCell ref="H286:I286"/>
+    <mergeCell ref="H321:I321"/>
+    <mergeCell ref="A1:J1"/>
+    <mergeCell ref="F356:G356"/>
+    <mergeCell ref="F286:G286"/>
+    <mergeCell ref="F321:G321"/>
+    <mergeCell ref="F251:G251"/>
+    <mergeCell ref="F181:G181"/>
+    <mergeCell ref="F216:G216"/>
+    <mergeCell ref="F41:G41"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="H41:I41"/>
+    <mergeCell ref="H76:I76"/>
+    <mergeCell ref="H111:I111"/>
+    <mergeCell ref="H146:I146"/>
+    <mergeCell ref="B109:I110"/>
+    <mergeCell ref="B284:I285"/>
+    <mergeCell ref="H181:I181"/>
+    <mergeCell ref="B3:I4"/>
+    <mergeCell ref="B39:I40"/>
+    <mergeCell ref="C5:C6"/>
+    <mergeCell ref="C41:C42"/>
+    <mergeCell ref="C76:C77"/>
+    <mergeCell ref="F76:G76"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="B74:I75"/>
     <mergeCell ref="H392:I392"/>
     <mergeCell ref="C111:C112"/>
     <mergeCell ref="C146:C147"/>
     <mergeCell ref="C181:C182"/>
     <mergeCell ref="C216:C217"/>
     <mergeCell ref="C251:C252"/>
     <mergeCell ref="C286:C287"/>
     <mergeCell ref="C321:C322"/>
     <mergeCell ref="B249:I250"/>
     <mergeCell ref="C392:C393"/>
     <mergeCell ref="F392:G392"/>
     <mergeCell ref="F146:G146"/>
     <mergeCell ref="F111:G111"/>
     <mergeCell ref="B179:I180"/>
     <mergeCell ref="H356:I356"/>
     <mergeCell ref="B354:I355"/>
-    <mergeCell ref="B3:I4"/>
-[...31 lines deleted...]
-    <mergeCell ref="H321:I321"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="70" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <rowBreaks count="11" manualBreakCount="11">
     <brk id="34" max="16383" man="1"/>
     <brk id="69" max="16383" man="1"/>
     <brk id="104" max="16383" man="1"/>
     <brk id="139" max="16383" man="1"/>
     <brk id="174" max="16383" man="1"/>
     <brk id="209" max="16383" man="1"/>
     <brk id="244" max="16383" man="1"/>
     <brk id="279" max="16383" man="1"/>
     <brk id="314" max="16383" man="1"/>
     <brk id="349" max="16383" man="1"/>
     <brk id="384" max="16383" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>