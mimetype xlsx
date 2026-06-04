--- v0 (2025-10-15)
+++ v1 (2026-06-04)
@@ -2,58 +2,58 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28429"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kvkliberec-my.sharepoint.com/personal/stankova_kvkli_cz/Documents/R projekty/Statistika/2025/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://kvkliberec-my.sharepoint.com/personal/stankova_kvkli_cz/Documents/R projekty/Statistika/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A6BC7642-2849-404F-84DC-D99DA015EFB2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C005846D-ECAB-4F5F-B8E0-C25A4E39E4F3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Návštěvníci, výpůjčky, MVS, KVČ" sheetId="1" r:id="rId1"/>
     <sheet name="Elektronické služby" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Návštěvníci, výpůjčky, MVS, KVČ'!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -6938,191 +6938,191 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="72" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="104" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="73" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="107" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="102" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="105" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="106" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="96" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="76" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="65" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="99" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="85" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="84" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="101" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="77" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...35 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="41" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="5" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -7557,210 +7557,210 @@
     </row>
     <row r="3" spans="1:42" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="49"/>
       <c r="B3" s="49"/>
       <c r="C3" s="313"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="49"/>
       <c r="O3" s="49"/>
       <c r="P3" s="49"/>
       <c r="Q3" s="49"/>
       <c r="AA3" s="51" t="s">
         <v>143</v>
       </c>
       <c r="AP3" s="51"/>
     </row>
     <row r="4" spans="1:42" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="315" t="s">
+      <c r="A4" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="144"/>
-      <c r="C4" s="347" t="s">
-[...3 lines deleted...]
-      <c r="E4" s="317" t="s">
+      <c r="C4" s="339" t="s">
+        <v>0</v>
+      </c>
+      <c r="D4" s="341"/>
+      <c r="E4" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F4" s="318"/>
-[...5 lines deleted...]
-      <c r="L4" s="319"/>
+      <c r="F4" s="322"/>
+      <c r="G4" s="322"/>
+      <c r="H4" s="322"/>
+      <c r="I4" s="322"/>
+      <c r="J4" s="322"/>
+      <c r="K4" s="322"/>
+      <c r="L4" s="323"/>
       <c r="M4" s="52"/>
-      <c r="N4" s="317" t="s">
+      <c r="N4" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O4" s="318"/>
-[...11 lines deleted...]
-      <c r="AA4" s="319"/>
+      <c r="O4" s="322"/>
+      <c r="P4" s="322"/>
+      <c r="Q4" s="322"/>
+      <c r="R4" s="322"/>
+      <c r="S4" s="322"/>
+      <c r="T4" s="322"/>
+      <c r="U4" s="322"/>
+      <c r="V4" s="322"/>
+      <c r="W4" s="322"/>
+      <c r="X4" s="322"/>
+      <c r="Y4" s="322"/>
+      <c r="Z4" s="322"/>
+      <c r="AA4" s="323"/>
       <c r="AB4" s="52"/>
-      <c r="AC4" s="317" t="s">
+      <c r="AC4" s="327" t="s">
         <v>3</v>
       </c>
-      <c r="AD4" s="318"/>
-[...2 lines deleted...]
-      <c r="AG4" s="329" t="s">
+      <c r="AD4" s="322"/>
+      <c r="AE4" s="322"/>
+      <c r="AF4" s="323"/>
+      <c r="AG4" s="335" t="s">
         <v>174</v>
       </c>
-      <c r="AH4" s="330"/>
+      <c r="AH4" s="336"/>
       <c r="AI4" s="53"/>
-      <c r="AJ4" s="317" t="s">
+      <c r="AJ4" s="327" t="s">
         <v>175</v>
       </c>
-      <c r="AK4" s="318"/>
-[...4 lines deleted...]
-      <c r="AP4" s="319"/>
+      <c r="AK4" s="322"/>
+      <c r="AL4" s="322"/>
+      <c r="AM4" s="322"/>
+      <c r="AN4" s="322"/>
+      <c r="AO4" s="322"/>
+      <c r="AP4" s="323"/>
     </row>
     <row r="5" spans="1:42" ht="11.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="316"/>
+      <c r="A5" s="350"/>
       <c r="B5" s="54"/>
       <c r="C5" s="314" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="291"/>
-      <c r="E5" s="326"/>
-[...6 lines deleted...]
-      <c r="L5" s="328"/>
+      <c r="E5" s="342"/>
+      <c r="F5" s="343"/>
+      <c r="G5" s="343"/>
+      <c r="H5" s="343"/>
+      <c r="I5" s="343"/>
+      <c r="J5" s="343"/>
+      <c r="K5" s="343"/>
+      <c r="L5" s="344"/>
       <c r="M5" s="52"/>
-      <c r="N5" s="326"/>
-[...12 lines deleted...]
-      <c r="AA5" s="328"/>
+      <c r="N5" s="342"/>
+      <c r="O5" s="343"/>
+      <c r="P5" s="343"/>
+      <c r="Q5" s="343"/>
+      <c r="R5" s="343"/>
+      <c r="S5" s="343"/>
+      <c r="T5" s="343"/>
+      <c r="U5" s="343"/>
+      <c r="V5" s="343"/>
+      <c r="W5" s="343"/>
+      <c r="X5" s="343"/>
+      <c r="Y5" s="343"/>
+      <c r="Z5" s="343"/>
+      <c r="AA5" s="344"/>
       <c r="AB5" s="56"/>
-      <c r="AC5" s="323"/>
-[...4 lines deleted...]
-      <c r="AH5" s="332"/>
+      <c r="AC5" s="329"/>
+      <c r="AD5" s="330"/>
+      <c r="AE5" s="330"/>
+      <c r="AF5" s="331"/>
+      <c r="AG5" s="337"/>
+      <c r="AH5" s="338"/>
       <c r="AI5" s="53"/>
-      <c r="AJ5" s="323"/>
-[...5 lines deleted...]
-      <c r="AP5" s="325"/>
+      <c r="AJ5" s="329"/>
+      <c r="AK5" s="330"/>
+      <c r="AL5" s="330"/>
+      <c r="AM5" s="330"/>
+      <c r="AN5" s="330"/>
+      <c r="AO5" s="330"/>
+      <c r="AP5" s="331"/>
     </row>
     <row r="6" spans="1:42" ht="58.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="316"/>
+      <c r="A6" s="350"/>
       <c r="B6" s="57"/>
       <c r="C6" s="58"/>
       <c r="D6" s="59"/>
       <c r="E6" s="263" t="s">
         <v>7</v>
       </c>
       <c r="F6" s="52"/>
       <c r="G6" s="287"/>
       <c r="H6" s="152"/>
       <c r="I6" s="191"/>
       <c r="J6" s="288"/>
       <c r="K6" s="288"/>
       <c r="L6" s="289"/>
       <c r="M6" s="263"/>
       <c r="N6" s="279"/>
       <c r="O6" s="280"/>
       <c r="P6" s="281"/>
       <c r="Q6" s="281"/>
       <c r="R6" s="281"/>
       <c r="S6" s="282"/>
       <c r="T6" s="280"/>
       <c r="U6" s="281"/>
       <c r="V6" s="281"/>
       <c r="W6" s="281"/>
       <c r="X6" s="281"/>
       <c r="Y6" s="282"/>
       <c r="Z6" s="284" t="s">
         <v>8</v>
       </c>
       <c r="AA6" s="290"/>
       <c r="AB6" s="286"/>
       <c r="AC6" s="278" t="s">
         <v>9</v>
       </c>
       <c r="AD6" s="265"/>
       <c r="AE6" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF6" s="267"/>
-      <c r="AG6" s="331"/>
-      <c r="AH6" s="332"/>
+      <c r="AG6" s="337"/>
+      <c r="AH6" s="338"/>
       <c r="AI6" s="53"/>
       <c r="AJ6" s="60"/>
       <c r="AK6" s="262" t="s">
         <v>11</v>
       </c>
       <c r="AL6" s="262"/>
-      <c r="AM6" s="340" t="s">
+      <c r="AM6" s="317" t="s">
         <v>12</v>
       </c>
-      <c r="AN6" s="341"/>
-      <c r="AO6" s="335" t="s">
+      <c r="AN6" s="318"/>
+      <c r="AO6" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP6" s="336"/>
+      <c r="AP6" s="320"/>
     </row>
     <row r="7" spans="1:42" ht="94.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="64" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="65"/>
       <c r="C7" s="66" t="s">
         <v>14</v>
       </c>
       <c r="D7" s="67" t="s">
         <v>132</v>
       </c>
       <c r="E7" s="68" t="s">
         <v>14</v>
       </c>
       <c r="F7" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G7" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H7" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="71" t="s">
@@ -9962,210 +9962,210 @@
       <c r="X39" s="95"/>
       <c r="Y39" s="95"/>
       <c r="Z39" s="95"/>
       <c r="AA39" s="143" t="s">
         <v>144</v>
       </c>
       <c r="AB39" s="95"/>
       <c r="AC39" s="95"/>
       <c r="AD39" s="95"/>
       <c r="AE39" s="95"/>
       <c r="AF39" s="95"/>
       <c r="AG39" s="95"/>
       <c r="AH39" s="95"/>
       <c r="AI39" s="95"/>
       <c r="AJ39" s="95"/>
       <c r="AK39" s="95"/>
       <c r="AL39" s="95"/>
       <c r="AM39" s="95"/>
       <c r="AN39" s="95"/>
       <c r="AO39" s="95"/>
       <c r="AP39" s="143" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="40" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="315" t="s">
+      <c r="A40" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="144"/>
       <c r="C40" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D40" s="146"/>
-      <c r="E40" s="333" t="s">
+      <c r="E40" s="321" t="s">
         <v>1</v>
       </c>
-      <c r="F40" s="318"/>
-[...5 lines deleted...]
-      <c r="L40" s="319"/>
+      <c r="F40" s="322"/>
+      <c r="G40" s="322"/>
+      <c r="H40" s="322"/>
+      <c r="I40" s="322"/>
+      <c r="J40" s="322"/>
+      <c r="K40" s="322"/>
+      <c r="L40" s="323"/>
       <c r="M40" s="52"/>
-      <c r="N40" s="317" t="s">
+      <c r="N40" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O40" s="318"/>
-[...11 lines deleted...]
-      <c r="AA40" s="319"/>
+      <c r="O40" s="322"/>
+      <c r="P40" s="322"/>
+      <c r="Q40" s="322"/>
+      <c r="R40" s="322"/>
+      <c r="S40" s="322"/>
+      <c r="T40" s="322"/>
+      <c r="U40" s="322"/>
+      <c r="V40" s="322"/>
+      <c r="W40" s="322"/>
+      <c r="X40" s="322"/>
+      <c r="Y40" s="322"/>
+      <c r="Z40" s="322"/>
+      <c r="AA40" s="323"/>
       <c r="AB40" s="52"/>
-      <c r="AC40" s="317" t="s">
+      <c r="AC40" s="327" t="s">
         <v>3</v>
       </c>
-      <c r="AD40" s="318"/>
-[...2 lines deleted...]
-      <c r="AG40" s="329" t="s">
+      <c r="AD40" s="322"/>
+      <c r="AE40" s="322"/>
+      <c r="AF40" s="323"/>
+      <c r="AG40" s="335" t="s">
         <v>174</v>
       </c>
-      <c r="AH40" s="330"/>
+      <c r="AH40" s="336"/>
       <c r="AI40" s="263"/>
-      <c r="AJ40" s="317" t="s">
+      <c r="AJ40" s="327" t="s">
         <v>175</v>
       </c>
-      <c r="AK40" s="318"/>
-[...4 lines deleted...]
-      <c r="AP40" s="319"/>
+      <c r="AK40" s="322"/>
+      <c r="AL40" s="322"/>
+      <c r="AM40" s="322"/>
+      <c r="AN40" s="322"/>
+      <c r="AO40" s="322"/>
+      <c r="AP40" s="323"/>
     </row>
     <row r="41" spans="1:42" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="316"/>
+      <c r="A41" s="350"/>
       <c r="B41" s="54"/>
       <c r="C41" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D41" s="55"/>
-      <c r="E41" s="349"/>
-[...6 lines deleted...]
-      <c r="L41" s="322"/>
+      <c r="E41" s="324"/>
+      <c r="F41" s="325"/>
+      <c r="G41" s="325"/>
+      <c r="H41" s="325"/>
+      <c r="I41" s="325"/>
+      <c r="J41" s="325"/>
+      <c r="K41" s="325"/>
+      <c r="L41" s="326"/>
       <c r="M41" s="52"/>
-      <c r="N41" s="342"/>
-[...12 lines deleted...]
-      <c r="AA41" s="344"/>
+      <c r="N41" s="332"/>
+      <c r="O41" s="333"/>
+      <c r="P41" s="333"/>
+      <c r="Q41" s="333"/>
+      <c r="R41" s="333"/>
+      <c r="S41" s="333"/>
+      <c r="T41" s="333"/>
+      <c r="U41" s="333"/>
+      <c r="V41" s="333"/>
+      <c r="W41" s="333"/>
+      <c r="X41" s="333"/>
+      <c r="Y41" s="333"/>
+      <c r="Z41" s="333"/>
+      <c r="AA41" s="334"/>
       <c r="AB41" s="56"/>
-      <c r="AC41" s="323"/>
-[...4 lines deleted...]
-      <c r="AH41" s="332"/>
+      <c r="AC41" s="329"/>
+      <c r="AD41" s="330"/>
+      <c r="AE41" s="330"/>
+      <c r="AF41" s="331"/>
+      <c r="AG41" s="337"/>
+      <c r="AH41" s="338"/>
       <c r="AI41" s="263"/>
-      <c r="AJ41" s="323"/>
-[...5 lines deleted...]
-      <c r="AP41" s="325"/>
+      <c r="AJ41" s="329"/>
+      <c r="AK41" s="330"/>
+      <c r="AL41" s="330"/>
+      <c r="AM41" s="330"/>
+      <c r="AN41" s="330"/>
+      <c r="AO41" s="330"/>
+      <c r="AP41" s="331"/>
     </row>
     <row r="42" spans="1:42" ht="52.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="316"/>
+      <c r="A42" s="350"/>
       <c r="B42" s="57"/>
       <c r="C42" s="151"/>
       <c r="D42" s="59"/>
       <c r="E42" s="300" t="s">
         <v>7</v>
       </c>
       <c r="F42" s="300"/>
       <c r="G42" s="301"/>
       <c r="H42" s="272"/>
       <c r="I42" s="277"/>
       <c r="J42" s="302"/>
       <c r="K42" s="303"/>
       <c r="L42" s="304"/>
       <c r="M42" s="263"/>
       <c r="N42" s="305"/>
       <c r="O42" s="280"/>
       <c r="P42" s="281"/>
       <c r="Q42" s="281"/>
       <c r="R42" s="281"/>
       <c r="S42" s="282"/>
       <c r="T42" s="280"/>
       <c r="U42" s="281"/>
       <c r="V42" s="281"/>
       <c r="W42" s="281"/>
       <c r="X42" s="281"/>
       <c r="Y42" s="283"/>
       <c r="Z42" s="306" t="s">
         <v>8</v>
       </c>
       <c r="AA42" s="307"/>
       <c r="AB42" s="52"/>
       <c r="AC42" s="264" t="s">
         <v>9</v>
       </c>
       <c r="AD42" s="265"/>
       <c r="AE42" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF42" s="267"/>
-      <c r="AG42" s="331"/>
-      <c r="AH42" s="332"/>
+      <c r="AG42" s="337"/>
+      <c r="AH42" s="338"/>
       <c r="AI42" s="263"/>
       <c r="AJ42" s="268"/>
       <c r="AK42" s="262" t="s">
         <v>11</v>
       </c>
       <c r="AL42" s="262"/>
-      <c r="AM42" s="340" t="s">
+      <c r="AM42" s="317" t="s">
         <v>12</v>
       </c>
-      <c r="AN42" s="341"/>
-      <c r="AO42" s="335" t="s">
+      <c r="AN42" s="318"/>
+      <c r="AO42" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP42" s="336"/>
+      <c r="AP42" s="320"/>
     </row>
     <row r="43" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A43" s="154" t="s">
         <v>110</v>
       </c>
       <c r="B43" s="65"/>
       <c r="C43" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D43" s="156" t="s">
         <v>15</v>
       </c>
       <c r="E43" s="157" t="s">
         <v>14</v>
       </c>
       <c r="F43" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H43" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="71" t="s">
@@ -12326,210 +12326,210 @@
       <c r="X74" s="95"/>
       <c r="Y74" s="95"/>
       <c r="Z74" s="95"/>
       <c r="AA74" s="143" t="s">
         <v>155</v>
       </c>
       <c r="AB74" s="95"/>
       <c r="AC74" s="95"/>
       <c r="AD74" s="95"/>
       <c r="AE74" s="95"/>
       <c r="AF74" s="95"/>
       <c r="AG74" s="95"/>
       <c r="AH74" s="95"/>
       <c r="AI74" s="95"/>
       <c r="AJ74" s="95"/>
       <c r="AK74" s="95"/>
       <c r="AL74" s="95"/>
       <c r="AM74" s="95"/>
       <c r="AN74" s="95"/>
       <c r="AO74" s="95"/>
       <c r="AP74" s="143" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="75" spans="1:42" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="315" t="s">
+      <c r="A75" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="144"/>
-      <c r="C75" s="347" t="s">
-[...3 lines deleted...]
-      <c r="E75" s="333" t="s">
+      <c r="C75" s="339" t="s">
+        <v>0</v>
+      </c>
+      <c r="D75" s="340"/>
+      <c r="E75" s="321" t="s">
         <v>1</v>
       </c>
-      <c r="F75" s="318"/>
-[...5 lines deleted...]
-      <c r="L75" s="319"/>
+      <c r="F75" s="322"/>
+      <c r="G75" s="322"/>
+      <c r="H75" s="322"/>
+      <c r="I75" s="322"/>
+      <c r="J75" s="322"/>
+      <c r="K75" s="322"/>
+      <c r="L75" s="323"/>
       <c r="M75" s="52"/>
-      <c r="N75" s="317" t="s">
+      <c r="N75" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O75" s="318"/>
-[...11 lines deleted...]
-      <c r="AA75" s="319"/>
+      <c r="O75" s="322"/>
+      <c r="P75" s="322"/>
+      <c r="Q75" s="322"/>
+      <c r="R75" s="322"/>
+      <c r="S75" s="322"/>
+      <c r="T75" s="322"/>
+      <c r="U75" s="322"/>
+      <c r="V75" s="322"/>
+      <c r="W75" s="322"/>
+      <c r="X75" s="322"/>
+      <c r="Y75" s="322"/>
+      <c r="Z75" s="322"/>
+      <c r="AA75" s="323"/>
       <c r="AB75" s="52"/>
       <c r="AC75" s="147" t="s">
         <v>3</v>
       </c>
       <c r="AD75" s="148"/>
       <c r="AE75" s="148"/>
       <c r="AF75" s="148"/>
-      <c r="AG75" s="329" t="s">
+      <c r="AG75" s="335" t="s">
         <v>174</v>
       </c>
-      <c r="AH75" s="330"/>
+      <c r="AH75" s="336"/>
       <c r="AI75" s="52"/>
       <c r="AJ75" s="187" t="s">
         <v>4</v>
       </c>
       <c r="AK75" s="188"/>
       <c r="AL75" s="188"/>
       <c r="AM75" s="188"/>
       <c r="AN75" s="188"/>
       <c r="AO75" s="188"/>
       <c r="AP75" s="189"/>
     </row>
     <row r="76" spans="1:42" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="316"/>
+      <c r="A76" s="350"/>
       <c r="B76" s="54"/>
       <c r="C76" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D76" s="55"/>
-      <c r="E76" s="349"/>
-[...6 lines deleted...]
-      <c r="L76" s="322"/>
+      <c r="E76" s="324"/>
+      <c r="F76" s="325"/>
+      <c r="G76" s="325"/>
+      <c r="H76" s="325"/>
+      <c r="I76" s="325"/>
+      <c r="J76" s="325"/>
+      <c r="K76" s="325"/>
+      <c r="L76" s="326"/>
       <c r="M76" s="52"/>
-      <c r="N76" s="342"/>
-[...12 lines deleted...]
-      <c r="AA76" s="344"/>
+      <c r="N76" s="332"/>
+      <c r="O76" s="333"/>
+      <c r="P76" s="333"/>
+      <c r="Q76" s="333"/>
+      <c r="R76" s="333"/>
+      <c r="S76" s="333"/>
+      <c r="T76" s="333"/>
+      <c r="U76" s="333"/>
+      <c r="V76" s="333"/>
+      <c r="W76" s="333"/>
+      <c r="X76" s="333"/>
+      <c r="Y76" s="333"/>
+      <c r="Z76" s="333"/>
+      <c r="AA76" s="334"/>
       <c r="AB76" s="56"/>
       <c r="AC76" s="150"/>
       <c r="AD76" s="52"/>
       <c r="AE76" s="52"/>
       <c r="AF76" s="52"/>
-      <c r="AG76" s="331"/>
-      <c r="AH76" s="332"/>
+      <c r="AG76" s="337"/>
+      <c r="AH76" s="338"/>
       <c r="AI76" s="52"/>
       <c r="AJ76" s="150"/>
       <c r="AK76" s="52"/>
       <c r="AL76" s="52"/>
       <c r="AM76" s="52"/>
       <c r="AN76" s="52"/>
       <c r="AO76" s="52"/>
       <c r="AP76" s="190"/>
     </row>
     <row r="77" spans="1:42" ht="64.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="316"/>
+      <c r="A77" s="350"/>
       <c r="B77" s="57"/>
       <c r="C77" s="151"/>
       <c r="D77" s="59"/>
       <c r="E77" s="300" t="s">
         <v>7</v>
       </c>
       <c r="F77" s="300"/>
       <c r="G77" s="301"/>
       <c r="H77" s="272"/>
       <c r="I77" s="277"/>
       <c r="J77" s="302"/>
       <c r="K77" s="303"/>
       <c r="L77" s="304"/>
       <c r="M77" s="263"/>
       <c r="N77" s="292"/>
       <c r="O77" s="280"/>
       <c r="P77" s="281"/>
       <c r="Q77" s="281"/>
       <c r="R77" s="281"/>
       <c r="S77" s="282"/>
       <c r="T77" s="285"/>
       <c r="U77" s="281"/>
       <c r="V77" s="281"/>
       <c r="W77" s="281"/>
       <c r="X77" s="281"/>
       <c r="Y77" s="283"/>
       <c r="Z77" s="306" t="s">
         <v>8</v>
       </c>
       <c r="AA77" s="307"/>
       <c r="AB77" s="52"/>
       <c r="AC77" s="264" t="s">
         <v>9</v>
       </c>
       <c r="AD77" s="265"/>
       <c r="AE77" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF77" s="293"/>
-      <c r="AG77" s="331"/>
-      <c r="AH77" s="332"/>
+      <c r="AG77" s="337"/>
+      <c r="AH77" s="338"/>
       <c r="AI77" s="52"/>
       <c r="AJ77" s="151"/>
       <c r="AK77" s="262" t="s">
         <v>11</v>
       </c>
       <c r="AL77" s="262"/>
-      <c r="AM77" s="340" t="s">
+      <c r="AM77" s="317" t="s">
         <v>12</v>
       </c>
-      <c r="AN77" s="341"/>
-      <c r="AO77" s="335" t="s">
+      <c r="AN77" s="318"/>
+      <c r="AO77" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP77" s="336"/>
+      <c r="AP77" s="320"/>
     </row>
     <row r="78" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A78" s="154" t="s">
         <v>60</v>
       </c>
       <c r="B78" s="65"/>
       <c r="C78" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D78" s="156" t="s">
         <v>15</v>
       </c>
       <c r="E78" s="157" t="s">
         <v>14</v>
       </c>
       <c r="F78" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H78" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="71" t="s">
@@ -14687,210 +14687,210 @@
       <c r="X109" s="95"/>
       <c r="Y109" s="95"/>
       <c r="Z109" s="95"/>
       <c r="AA109" s="143" t="s">
         <v>156</v>
       </c>
       <c r="AB109" s="95"/>
       <c r="AC109" s="95"/>
       <c r="AD109" s="95"/>
       <c r="AE109" s="95"/>
       <c r="AF109" s="95"/>
       <c r="AG109" s="95"/>
       <c r="AH109" s="95"/>
       <c r="AI109" s="95"/>
       <c r="AJ109" s="95"/>
       <c r="AK109" s="95"/>
       <c r="AL109" s="95"/>
       <c r="AM109" s="95"/>
       <c r="AN109" s="95"/>
       <c r="AO109" s="95"/>
       <c r="AP109" s="143" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="110" spans="1:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A110" s="315" t="s">
+      <c r="A110" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="144"/>
       <c r="C110" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D110" s="196"/>
-      <c r="E110" s="317" t="s">
+      <c r="E110" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F110" s="318"/>
-[...5 lines deleted...]
-      <c r="L110" s="319"/>
+      <c r="F110" s="322"/>
+      <c r="G110" s="322"/>
+      <c r="H110" s="322"/>
+      <c r="I110" s="322"/>
+      <c r="J110" s="322"/>
+      <c r="K110" s="322"/>
+      <c r="L110" s="323"/>
       <c r="M110" s="52"/>
-      <c r="N110" s="317" t="s">
+      <c r="N110" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O110" s="318"/>
-[...11 lines deleted...]
-      <c r="AA110" s="319"/>
+      <c r="O110" s="322"/>
+      <c r="P110" s="322"/>
+      <c r="Q110" s="322"/>
+      <c r="R110" s="322"/>
+      <c r="S110" s="322"/>
+      <c r="T110" s="322"/>
+      <c r="U110" s="322"/>
+      <c r="V110" s="322"/>
+      <c r="W110" s="322"/>
+      <c r="X110" s="322"/>
+      <c r="Y110" s="322"/>
+      <c r="Z110" s="322"/>
+      <c r="AA110" s="323"/>
       <c r="AB110" s="52"/>
-      <c r="AC110" s="317" t="s">
+      <c r="AC110" s="327" t="s">
         <v>3</v>
       </c>
-      <c r="AD110" s="318"/>
-[...2 lines deleted...]
-      <c r="AG110" s="329" t="s">
+      <c r="AD110" s="322"/>
+      <c r="AE110" s="322"/>
+      <c r="AF110" s="323"/>
+      <c r="AG110" s="335" t="s">
         <v>174</v>
       </c>
-      <c r="AH110" s="330"/>
+      <c r="AH110" s="336"/>
       <c r="AI110" s="52"/>
-      <c r="AJ110" s="317" t="s">
+      <c r="AJ110" s="327" t="s">
         <v>175</v>
       </c>
-      <c r="AK110" s="318"/>
-[...4 lines deleted...]
-      <c r="AP110" s="319"/>
+      <c r="AK110" s="322"/>
+      <c r="AL110" s="322"/>
+      <c r="AM110" s="322"/>
+      <c r="AN110" s="322"/>
+      <c r="AO110" s="322"/>
+      <c r="AP110" s="323"/>
     </row>
     <row r="111" spans="1:42" ht="16.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="316"/>
+      <c r="A111" s="350"/>
       <c r="B111" s="54"/>
       <c r="C111" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D111" s="197"/>
-      <c r="E111" s="320"/>
-[...6 lines deleted...]
-      <c r="L111" s="322"/>
+      <c r="E111" s="328"/>
+      <c r="F111" s="325"/>
+      <c r="G111" s="325"/>
+      <c r="H111" s="325"/>
+      <c r="I111" s="325"/>
+      <c r="J111" s="325"/>
+      <c r="K111" s="325"/>
+      <c r="L111" s="326"/>
       <c r="M111" s="52"/>
-      <c r="N111" s="342"/>
-[...12 lines deleted...]
-      <c r="AA111" s="344"/>
+      <c r="N111" s="332"/>
+      <c r="O111" s="333"/>
+      <c r="P111" s="333"/>
+      <c r="Q111" s="333"/>
+      <c r="R111" s="333"/>
+      <c r="S111" s="333"/>
+      <c r="T111" s="333"/>
+      <c r="U111" s="333"/>
+      <c r="V111" s="333"/>
+      <c r="W111" s="333"/>
+      <c r="X111" s="333"/>
+      <c r="Y111" s="333"/>
+      <c r="Z111" s="333"/>
+      <c r="AA111" s="334"/>
       <c r="AB111" s="56"/>
-      <c r="AC111" s="323"/>
-[...4 lines deleted...]
-      <c r="AH111" s="332"/>
+      <c r="AC111" s="329"/>
+      <c r="AD111" s="330"/>
+      <c r="AE111" s="330"/>
+      <c r="AF111" s="331"/>
+      <c r="AG111" s="337"/>
+      <c r="AH111" s="338"/>
       <c r="AI111" s="52"/>
-      <c r="AJ111" s="323"/>
-[...5 lines deleted...]
-      <c r="AP111" s="325"/>
+      <c r="AJ111" s="329"/>
+      <c r="AK111" s="330"/>
+      <c r="AL111" s="330"/>
+      <c r="AM111" s="330"/>
+      <c r="AN111" s="330"/>
+      <c r="AO111" s="330"/>
+      <c r="AP111" s="331"/>
     </row>
     <row r="112" spans="1:42" ht="57.75" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="316"/>
+      <c r="A112" s="350"/>
       <c r="B112" s="57"/>
       <c r="C112" s="151"/>
       <c r="D112" s="198"/>
       <c r="E112" s="308" t="s">
         <v>7</v>
       </c>
       <c r="F112" s="300"/>
       <c r="G112" s="301"/>
       <c r="H112" s="272"/>
       <c r="I112" s="277"/>
       <c r="J112" s="302"/>
       <c r="K112" s="303"/>
       <c r="L112" s="304"/>
       <c r="M112" s="263"/>
       <c r="N112" s="305"/>
       <c r="O112" s="280"/>
       <c r="P112" s="281"/>
       <c r="Q112" s="281"/>
       <c r="R112" s="281"/>
       <c r="S112" s="282"/>
       <c r="T112" s="280"/>
       <c r="U112" s="281"/>
       <c r="V112" s="281"/>
       <c r="W112" s="281"/>
       <c r="X112" s="281"/>
       <c r="Y112" s="281"/>
       <c r="Z112" s="306" t="s">
         <v>8</v>
       </c>
       <c r="AA112" s="307"/>
       <c r="AB112" s="52"/>
       <c r="AC112" s="264" t="s">
         <v>9</v>
       </c>
       <c r="AD112" s="265"/>
       <c r="AE112" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF112" s="267"/>
-      <c r="AG112" s="331"/>
-      <c r="AH112" s="332"/>
+      <c r="AG112" s="337"/>
+      <c r="AH112" s="338"/>
       <c r="AI112" s="52"/>
       <c r="AJ112" s="151"/>
       <c r="AK112" s="262" t="s">
         <v>11</v>
       </c>
       <c r="AL112" s="262"/>
-      <c r="AM112" s="340" t="s">
+      <c r="AM112" s="317" t="s">
         <v>12</v>
       </c>
-      <c r="AN112" s="341"/>
-      <c r="AO112" s="335" t="s">
+      <c r="AN112" s="318"/>
+      <c r="AO112" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP112" s="336"/>
+      <c r="AP112" s="320"/>
     </row>
     <row r="113" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A113" s="154" t="s">
         <v>63</v>
       </c>
       <c r="B113" s="65"/>
       <c r="C113" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D113" s="199" t="s">
         <v>15</v>
       </c>
       <c r="E113" s="200" t="s">
         <v>14</v>
       </c>
       <c r="F113" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G113" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H113" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I113" s="71" t="s">
@@ -17051,210 +17051,210 @@
       <c r="X144" s="95"/>
       <c r="Y144" s="95"/>
       <c r="Z144" s="95"/>
       <c r="AA144" s="143" t="s">
         <v>157</v>
       </c>
       <c r="AB144" s="95"/>
       <c r="AC144" s="95"/>
       <c r="AD144" s="95"/>
       <c r="AE144" s="95"/>
       <c r="AF144" s="95"/>
       <c r="AG144" s="95"/>
       <c r="AH144" s="95"/>
       <c r="AI144" s="95"/>
       <c r="AJ144" s="95"/>
       <c r="AK144" s="95"/>
       <c r="AL144" s="95"/>
       <c r="AM144" s="95"/>
       <c r="AN144" s="95"/>
       <c r="AO144" s="95"/>
       <c r="AP144" s="95" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="145" spans="1:42" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A145" s="315" t="s">
+      <c r="A145" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="144"/>
       <c r="C145" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D145" s="196"/>
-      <c r="E145" s="317" t="s">
+      <c r="E145" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F145" s="318"/>
-[...5 lines deleted...]
-      <c r="L145" s="319"/>
+      <c r="F145" s="322"/>
+      <c r="G145" s="322"/>
+      <c r="H145" s="322"/>
+      <c r="I145" s="322"/>
+      <c r="J145" s="322"/>
+      <c r="K145" s="322"/>
+      <c r="L145" s="323"/>
       <c r="M145" s="52"/>
-      <c r="N145" s="317" t="s">
+      <c r="N145" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O145" s="318"/>
-[...11 lines deleted...]
-      <c r="AA145" s="319"/>
+      <c r="O145" s="322"/>
+      <c r="P145" s="322"/>
+      <c r="Q145" s="322"/>
+      <c r="R145" s="322"/>
+      <c r="S145" s="322"/>
+      <c r="T145" s="322"/>
+      <c r="U145" s="322"/>
+      <c r="V145" s="322"/>
+      <c r="W145" s="322"/>
+      <c r="X145" s="322"/>
+      <c r="Y145" s="322"/>
+      <c r="Z145" s="322"/>
+      <c r="AA145" s="323"/>
       <c r="AB145" s="52"/>
       <c r="AC145" s="147" t="s">
         <v>3</v>
       </c>
       <c r="AD145" s="148"/>
       <c r="AE145" s="148"/>
       <c r="AF145" s="148"/>
-      <c r="AG145" s="329" t="s">
+      <c r="AG145" s="335" t="s">
         <v>174</v>
       </c>
-      <c r="AH145" s="330"/>
+      <c r="AH145" s="336"/>
       <c r="AI145" s="52"/>
       <c r="AJ145" s="187" t="s">
         <v>177</v>
       </c>
       <c r="AK145" s="188"/>
       <c r="AL145" s="188"/>
       <c r="AM145" s="188"/>
       <c r="AN145" s="188"/>
       <c r="AO145" s="188"/>
       <c r="AP145" s="189"/>
     </row>
     <row r="146" spans="1:42" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="316"/>
+      <c r="A146" s="350"/>
       <c r="B146" s="54"/>
       <c r="C146" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D146" s="197"/>
-      <c r="E146" s="320"/>
-[...6 lines deleted...]
-      <c r="L146" s="322"/>
+      <c r="E146" s="328"/>
+      <c r="F146" s="325"/>
+      <c r="G146" s="325"/>
+      <c r="H146" s="325"/>
+      <c r="I146" s="325"/>
+      <c r="J146" s="325"/>
+      <c r="K146" s="325"/>
+      <c r="L146" s="326"/>
       <c r="M146" s="52"/>
-      <c r="N146" s="320"/>
-[...12 lines deleted...]
-      <c r="AA146" s="322"/>
+      <c r="N146" s="328"/>
+      <c r="O146" s="325"/>
+      <c r="P146" s="325"/>
+      <c r="Q146" s="325"/>
+      <c r="R146" s="325"/>
+      <c r="S146" s="325"/>
+      <c r="T146" s="325"/>
+      <c r="U146" s="325"/>
+      <c r="V146" s="325"/>
+      <c r="W146" s="325"/>
+      <c r="X146" s="325"/>
+      <c r="Y146" s="325"/>
+      <c r="Z146" s="325"/>
+      <c r="AA146" s="326"/>
       <c r="AB146" s="56"/>
       <c r="AC146" s="150"/>
       <c r="AD146" s="52"/>
       <c r="AE146" s="52"/>
       <c r="AF146" s="52"/>
-      <c r="AG146" s="331"/>
-      <c r="AH146" s="332"/>
+      <c r="AG146" s="337"/>
+      <c r="AH146" s="338"/>
       <c r="AI146" s="52"/>
       <c r="AJ146" s="150"/>
       <c r="AK146" s="52"/>
       <c r="AL146" s="52"/>
       <c r="AM146" s="52"/>
       <c r="AN146" s="52"/>
       <c r="AO146" s="52"/>
       <c r="AP146" s="190"/>
     </row>
     <row r="147" spans="1:42" ht="54" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="316"/>
+      <c r="A147" s="350"/>
       <c r="B147" s="57"/>
       <c r="C147" s="151"/>
       <c r="D147" s="198"/>
       <c r="E147" s="308" t="s">
         <v>7</v>
       </c>
       <c r="F147" s="309"/>
       <c r="G147" s="301"/>
       <c r="H147" s="272"/>
       <c r="I147" s="277"/>
       <c r="J147" s="302"/>
       <c r="K147" s="303"/>
       <c r="L147" s="304"/>
       <c r="M147" s="263"/>
       <c r="N147" s="310"/>
       <c r="O147" s="270"/>
       <c r="P147" s="271"/>
       <c r="Q147" s="271"/>
       <c r="R147" s="271"/>
       <c r="S147" s="272"/>
       <c r="T147" s="273"/>
       <c r="U147" s="274"/>
       <c r="V147" s="274"/>
       <c r="W147" s="274"/>
       <c r="X147" s="274"/>
       <c r="Y147" s="274"/>
       <c r="Z147" s="311" t="s">
         <v>8</v>
       </c>
       <c r="AA147" s="312"/>
       <c r="AB147" s="52"/>
       <c r="AC147" s="153" t="s">
         <v>9</v>
       </c>
       <c r="AD147" s="60"/>
       <c r="AE147" s="61" t="s">
         <v>10</v>
       </c>
       <c r="AF147" s="62"/>
-      <c r="AG147" s="331"/>
-      <c r="AH147" s="332"/>
+      <c r="AG147" s="337"/>
+      <c r="AH147" s="338"/>
       <c r="AI147" s="52"/>
       <c r="AJ147" s="151"/>
       <c r="AK147" s="63" t="s">
         <v>11</v>
       </c>
       <c r="AL147" s="63"/>
-      <c r="AM147" s="345" t="s">
+      <c r="AM147" s="315" t="s">
         <v>12</v>
       </c>
-      <c r="AN147" s="346"/>
-      <c r="AO147" s="335" t="s">
+      <c r="AN147" s="316"/>
+      <c r="AO147" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP147" s="336"/>
+      <c r="AP147" s="320"/>
     </row>
     <row r="148" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A148" s="154" t="s">
         <v>67</v>
       </c>
       <c r="B148" s="65"/>
       <c r="C148" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D148" s="199" t="s">
         <v>15</v>
       </c>
       <c r="E148" s="200" t="s">
         <v>14</v>
       </c>
       <c r="F148" s="203" t="s">
         <v>16</v>
       </c>
       <c r="G148" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H148" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="71" t="s">
@@ -19417,210 +19417,210 @@
       <c r="Z179" s="95"/>
       <c r="AA179" s="143" t="s">
         <v>158</v>
       </c>
       <c r="AB179" s="95" t="s">
         <v>69</v>
       </c>
       <c r="AC179" s="95"/>
       <c r="AD179" s="95"/>
       <c r="AE179" s="95"/>
       <c r="AF179" s="95"/>
       <c r="AG179" s="95"/>
       <c r="AH179" s="95"/>
       <c r="AI179" s="95"/>
       <c r="AJ179" s="95"/>
       <c r="AK179" s="95"/>
       <c r="AL179" s="95"/>
       <c r="AM179" s="95"/>
       <c r="AN179" s="95"/>
       <c r="AO179" s="95"/>
       <c r="AP179" s="143" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="180" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A180" s="315" t="s">
+      <c r="A180" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="144"/>
       <c r="C180" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D180" s="196"/>
-      <c r="E180" s="317" t="s">
+      <c r="E180" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F180" s="318"/>
-[...5 lines deleted...]
-      <c r="L180" s="319"/>
+      <c r="F180" s="322"/>
+      <c r="G180" s="322"/>
+      <c r="H180" s="322"/>
+      <c r="I180" s="322"/>
+      <c r="J180" s="322"/>
+      <c r="K180" s="322"/>
+      <c r="L180" s="323"/>
       <c r="M180" s="52"/>
-      <c r="N180" s="317" t="s">
+      <c r="N180" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O180" s="318"/>
-[...11 lines deleted...]
-      <c r="AA180" s="319"/>
+      <c r="O180" s="322"/>
+      <c r="P180" s="322"/>
+      <c r="Q180" s="322"/>
+      <c r="R180" s="322"/>
+      <c r="S180" s="322"/>
+      <c r="T180" s="322"/>
+      <c r="U180" s="322"/>
+      <c r="V180" s="322"/>
+      <c r="W180" s="322"/>
+      <c r="X180" s="322"/>
+      <c r="Y180" s="322"/>
+      <c r="Z180" s="322"/>
+      <c r="AA180" s="323"/>
       <c r="AB180" s="52"/>
-      <c r="AC180" s="317" t="s">
+      <c r="AC180" s="327" t="s">
         <v>178</v>
       </c>
-      <c r="AD180" s="318"/>
-[...2 lines deleted...]
-      <c r="AG180" s="329" t="s">
+      <c r="AD180" s="322"/>
+      <c r="AE180" s="322"/>
+      <c r="AF180" s="322"/>
+      <c r="AG180" s="335" t="s">
         <v>174</v>
       </c>
-      <c r="AH180" s="330"/>
+      <c r="AH180" s="336"/>
       <c r="AI180" s="52"/>
-      <c r="AJ180" s="317" t="s">
+      <c r="AJ180" s="327" t="s">
         <v>175</v>
       </c>
-      <c r="AK180" s="318"/>
-[...4 lines deleted...]
-      <c r="AP180" s="319"/>
+      <c r="AK180" s="322"/>
+      <c r="AL180" s="322"/>
+      <c r="AM180" s="322"/>
+      <c r="AN180" s="322"/>
+      <c r="AO180" s="322"/>
+      <c r="AP180" s="323"/>
     </row>
     <row r="181" spans="1:42" ht="17.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="316"/>
+      <c r="A181" s="350"/>
       <c r="B181" s="54"/>
       <c r="C181" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D181" s="205"/>
-      <c r="E181" s="320"/>
-[...6 lines deleted...]
-      <c r="L181" s="322"/>
+      <c r="E181" s="328"/>
+      <c r="F181" s="325"/>
+      <c r="G181" s="325"/>
+      <c r="H181" s="325"/>
+      <c r="I181" s="325"/>
+      <c r="J181" s="325"/>
+      <c r="K181" s="325"/>
+      <c r="L181" s="326"/>
       <c r="M181" s="52"/>
-      <c r="N181" s="342"/>
-[...12 lines deleted...]
-      <c r="AA181" s="344"/>
+      <c r="N181" s="332"/>
+      <c r="O181" s="333"/>
+      <c r="P181" s="333"/>
+      <c r="Q181" s="333"/>
+      <c r="R181" s="333"/>
+      <c r="S181" s="333"/>
+      <c r="T181" s="333"/>
+      <c r="U181" s="333"/>
+      <c r="V181" s="333"/>
+      <c r="W181" s="333"/>
+      <c r="X181" s="333"/>
+      <c r="Y181" s="333"/>
+      <c r="Z181" s="333"/>
+      <c r="AA181" s="334"/>
       <c r="AB181" s="56"/>
-      <c r="AC181" s="323"/>
-[...4 lines deleted...]
-      <c r="AH181" s="332"/>
+      <c r="AC181" s="329"/>
+      <c r="AD181" s="330"/>
+      <c r="AE181" s="330"/>
+      <c r="AF181" s="330"/>
+      <c r="AG181" s="337"/>
+      <c r="AH181" s="338"/>
       <c r="AI181" s="52"/>
-      <c r="AJ181" s="323"/>
-[...5 lines deleted...]
-      <c r="AP181" s="325"/>
+      <c r="AJ181" s="329"/>
+      <c r="AK181" s="330"/>
+      <c r="AL181" s="330"/>
+      <c r="AM181" s="330"/>
+      <c r="AN181" s="330"/>
+      <c r="AO181" s="330"/>
+      <c r="AP181" s="331"/>
     </row>
     <row r="182" spans="1:42" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="316"/>
+      <c r="A182" s="350"/>
       <c r="B182" s="57"/>
       <c r="C182" s="151"/>
       <c r="D182" s="198"/>
       <c r="E182" s="308" t="s">
         <v>7</v>
       </c>
       <c r="F182" s="300"/>
       <c r="G182" s="301"/>
       <c r="H182" s="272"/>
       <c r="I182" s="277"/>
       <c r="J182" s="302"/>
       <c r="K182" s="303"/>
       <c r="L182" s="304"/>
       <c r="M182" s="263"/>
       <c r="N182" s="305"/>
       <c r="O182" s="280"/>
       <c r="P182" s="281"/>
       <c r="Q182" s="281"/>
       <c r="R182" s="281"/>
       <c r="S182" s="282"/>
       <c r="T182" s="280"/>
       <c r="U182" s="281"/>
       <c r="V182" s="281"/>
       <c r="W182" s="281"/>
       <c r="X182" s="281"/>
       <c r="Y182" s="281"/>
       <c r="Z182" s="306" t="s">
         <v>8</v>
       </c>
       <c r="AA182" s="307"/>
       <c r="AB182" s="52"/>
       <c r="AC182" s="264" t="s">
         <v>9</v>
       </c>
       <c r="AD182" s="265"/>
       <c r="AE182" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF182" s="267"/>
-      <c r="AG182" s="331"/>
-      <c r="AH182" s="332"/>
+      <c r="AG182" s="337"/>
+      <c r="AH182" s="338"/>
       <c r="AI182" s="52"/>
       <c r="AJ182" s="151"/>
       <c r="AK182" s="262" t="s">
         <v>11</v>
       </c>
       <c r="AL182" s="262"/>
-      <c r="AM182" s="340" t="s">
+      <c r="AM182" s="317" t="s">
         <v>12</v>
       </c>
-      <c r="AN182" s="341"/>
-      <c r="AO182" s="335" t="s">
+      <c r="AN182" s="318"/>
+      <c r="AO182" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP182" s="336"/>
+      <c r="AP182" s="320"/>
     </row>
     <row r="183" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A183" s="154" t="s">
         <v>70</v>
       </c>
       <c r="B183" s="65"/>
       <c r="C183" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D183" s="199" t="s">
         <v>15</v>
       </c>
       <c r="E183" s="200" t="s">
         <v>14</v>
       </c>
       <c r="F183" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G183" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H183" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I183" s="71" t="s">
@@ -21781,210 +21781,210 @@
       <c r="X214" s="95"/>
       <c r="Y214" s="95"/>
       <c r="Z214" s="95"/>
       <c r="AA214" s="143" t="s">
         <v>159</v>
       </c>
       <c r="AB214" s="95"/>
       <c r="AC214" s="95"/>
       <c r="AD214" s="95"/>
       <c r="AE214" s="95"/>
       <c r="AF214" s="95"/>
       <c r="AG214" s="95"/>
       <c r="AH214" s="95"/>
       <c r="AI214" s="95"/>
       <c r="AJ214" s="95"/>
       <c r="AK214" s="95"/>
       <c r="AL214" s="95"/>
       <c r="AM214" s="95"/>
       <c r="AN214" s="95"/>
       <c r="AO214" s="95"/>
       <c r="AP214" s="143" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="215" spans="1:42" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A215" s="315" t="s">
+      <c r="A215" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B215" s="144"/>
       <c r="C215" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D215" s="196"/>
-      <c r="E215" s="317" t="s">
+      <c r="E215" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F215" s="318"/>
-[...5 lines deleted...]
-      <c r="L215" s="319"/>
+      <c r="F215" s="322"/>
+      <c r="G215" s="322"/>
+      <c r="H215" s="322"/>
+      <c r="I215" s="322"/>
+      <c r="J215" s="322"/>
+      <c r="K215" s="322"/>
+      <c r="L215" s="323"/>
       <c r="M215" s="52"/>
-      <c r="N215" s="317" t="s">
+      <c r="N215" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O215" s="318"/>
-[...11 lines deleted...]
-      <c r="AA215" s="319"/>
+      <c r="O215" s="322"/>
+      <c r="P215" s="322"/>
+      <c r="Q215" s="322"/>
+      <c r="R215" s="322"/>
+      <c r="S215" s="322"/>
+      <c r="T215" s="322"/>
+      <c r="U215" s="322"/>
+      <c r="V215" s="322"/>
+      <c r="W215" s="322"/>
+      <c r="X215" s="322"/>
+      <c r="Y215" s="322"/>
+      <c r="Z215" s="322"/>
+      <c r="AA215" s="323"/>
       <c r="AB215" s="52"/>
-      <c r="AC215" s="317" t="s">
+      <c r="AC215" s="327" t="s">
         <v>178</v>
       </c>
-      <c r="AD215" s="318"/>
-[...2 lines deleted...]
-      <c r="AG215" s="329" t="s">
+      <c r="AD215" s="322"/>
+      <c r="AE215" s="322"/>
+      <c r="AF215" s="322"/>
+      <c r="AG215" s="335" t="s">
         <v>174</v>
       </c>
-      <c r="AH215" s="330"/>
+      <c r="AH215" s="336"/>
       <c r="AI215" s="52"/>
-      <c r="AJ215" s="317" t="s">
+      <c r="AJ215" s="327" t="s">
         <v>175</v>
       </c>
-      <c r="AK215" s="318"/>
-[...4 lines deleted...]
-      <c r="AP215" s="319"/>
+      <c r="AK215" s="322"/>
+      <c r="AL215" s="322"/>
+      <c r="AM215" s="322"/>
+      <c r="AN215" s="322"/>
+      <c r="AO215" s="322"/>
+      <c r="AP215" s="323"/>
     </row>
     <row r="216" spans="1:42" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="316"/>
+      <c r="A216" s="350"/>
       <c r="B216" s="54"/>
       <c r="C216" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D216" s="197"/>
-      <c r="E216" s="320"/>
-[...6 lines deleted...]
-      <c r="L216" s="322"/>
+      <c r="E216" s="328"/>
+      <c r="F216" s="325"/>
+      <c r="G216" s="325"/>
+      <c r="H216" s="325"/>
+      <c r="I216" s="325"/>
+      <c r="J216" s="325"/>
+      <c r="K216" s="325"/>
+      <c r="L216" s="326"/>
       <c r="M216" s="52"/>
-      <c r="N216" s="320"/>
-[...12 lines deleted...]
-      <c r="AA216" s="322"/>
+      <c r="N216" s="328"/>
+      <c r="O216" s="325"/>
+      <c r="P216" s="325"/>
+      <c r="Q216" s="325"/>
+      <c r="R216" s="325"/>
+      <c r="S216" s="325"/>
+      <c r="T216" s="325"/>
+      <c r="U216" s="325"/>
+      <c r="V216" s="325"/>
+      <c r="W216" s="325"/>
+      <c r="X216" s="325"/>
+      <c r="Y216" s="325"/>
+      <c r="Z216" s="325"/>
+      <c r="AA216" s="326"/>
       <c r="AB216" s="56"/>
-      <c r="AC216" s="323"/>
-[...4 lines deleted...]
-      <c r="AH216" s="332"/>
+      <c r="AC216" s="329"/>
+      <c r="AD216" s="330"/>
+      <c r="AE216" s="330"/>
+      <c r="AF216" s="330"/>
+      <c r="AG216" s="337"/>
+      <c r="AH216" s="338"/>
       <c r="AI216" s="52"/>
-      <c r="AJ216" s="323"/>
-[...5 lines deleted...]
-      <c r="AP216" s="325"/>
+      <c r="AJ216" s="329"/>
+      <c r="AK216" s="330"/>
+      <c r="AL216" s="330"/>
+      <c r="AM216" s="330"/>
+      <c r="AN216" s="330"/>
+      <c r="AO216" s="330"/>
+      <c r="AP216" s="331"/>
     </row>
     <row r="217" spans="1:42" ht="56.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="316"/>
+      <c r="A217" s="350"/>
       <c r="B217" s="57"/>
       <c r="C217" s="151"/>
       <c r="D217" s="198"/>
       <c r="E217" s="308" t="s">
         <v>7</v>
       </c>
       <c r="F217" s="300"/>
       <c r="G217" s="301"/>
       <c r="H217" s="272"/>
       <c r="I217" s="277"/>
       <c r="J217" s="302"/>
       <c r="K217" s="303"/>
       <c r="L217" s="304"/>
       <c r="M217" s="263"/>
       <c r="N217" s="310"/>
       <c r="O217" s="270"/>
       <c r="P217" s="271"/>
       <c r="Q217" s="271"/>
       <c r="R217" s="271"/>
       <c r="S217" s="272"/>
       <c r="T217" s="273"/>
       <c r="U217" s="274"/>
       <c r="V217" s="274"/>
       <c r="W217" s="274"/>
       <c r="X217" s="274"/>
       <c r="Y217" s="275"/>
       <c r="Z217" s="276" t="s">
         <v>8</v>
       </c>
       <c r="AA217" s="312"/>
       <c r="AB217" s="52"/>
       <c r="AC217" s="153" t="s">
         <v>9</v>
       </c>
       <c r="AD217" s="60"/>
       <c r="AE217" s="61" t="s">
         <v>10</v>
       </c>
       <c r="AF217" s="62"/>
-      <c r="AG217" s="331"/>
-      <c r="AH217" s="332"/>
+      <c r="AG217" s="337"/>
+      <c r="AH217" s="338"/>
       <c r="AI217" s="52"/>
       <c r="AJ217" s="151"/>
       <c r="AK217" s="63" t="s">
         <v>11</v>
       </c>
       <c r="AL217" s="63"/>
-      <c r="AM217" s="345" t="s">
+      <c r="AM217" s="315" t="s">
         <v>12</v>
       </c>
-      <c r="AN217" s="346"/>
-      <c r="AO217" s="335" t="s">
+      <c r="AN217" s="316"/>
+      <c r="AO217" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP217" s="336"/>
+      <c r="AP217" s="320"/>
     </row>
     <row r="218" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A218" s="154" t="s">
         <v>72</v>
       </c>
       <c r="B218" s="65"/>
       <c r="C218" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D218" s="199" t="s">
         <v>15</v>
       </c>
       <c r="E218" s="200" t="s">
         <v>14</v>
       </c>
       <c r="F218" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H218" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I218" s="71" t="s">
@@ -24145,210 +24145,210 @@
       <c r="X249" s="95"/>
       <c r="Y249" s="95"/>
       <c r="Z249" s="95"/>
       <c r="AA249" s="143" t="s">
         <v>160</v>
       </c>
       <c r="AB249" s="95"/>
       <c r="AC249" s="95"/>
       <c r="AD249" s="95"/>
       <c r="AE249" s="95"/>
       <c r="AF249" s="95"/>
       <c r="AG249" s="95"/>
       <c r="AH249" s="95"/>
       <c r="AI249" s="95"/>
       <c r="AJ249" s="95"/>
       <c r="AK249" s="95"/>
       <c r="AL249" s="95"/>
       <c r="AM249" s="95"/>
       <c r="AN249" s="95"/>
       <c r="AO249" s="95"/>
       <c r="AP249" s="143" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="250" spans="1:42" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A250" s="315" t="s">
+      <c r="A250" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="144"/>
       <c r="C250" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D250" s="196"/>
-      <c r="E250" s="317" t="s">
+      <c r="E250" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F250" s="318"/>
-[...5 lines deleted...]
-      <c r="L250" s="319"/>
+      <c r="F250" s="322"/>
+      <c r="G250" s="322"/>
+      <c r="H250" s="322"/>
+      <c r="I250" s="322"/>
+      <c r="J250" s="322"/>
+      <c r="K250" s="322"/>
+      <c r="L250" s="323"/>
       <c r="M250" s="52"/>
-      <c r="N250" s="317" t="s">
+      <c r="N250" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O250" s="318"/>
-[...11 lines deleted...]
-      <c r="AA250" s="319"/>
+      <c r="O250" s="322"/>
+      <c r="P250" s="322"/>
+      <c r="Q250" s="322"/>
+      <c r="R250" s="322"/>
+      <c r="S250" s="322"/>
+      <c r="T250" s="322"/>
+      <c r="U250" s="322"/>
+      <c r="V250" s="322"/>
+      <c r="W250" s="322"/>
+      <c r="X250" s="322"/>
+      <c r="Y250" s="322"/>
+      <c r="Z250" s="322"/>
+      <c r="AA250" s="323"/>
       <c r="AB250" s="52"/>
-      <c r="AC250" s="317" t="s">
+      <c r="AC250" s="327" t="s">
         <v>178</v>
       </c>
-      <c r="AD250" s="318"/>
-[...2 lines deleted...]
-      <c r="AG250" s="338" t="s">
+      <c r="AD250" s="322"/>
+      <c r="AE250" s="322"/>
+      <c r="AF250" s="345"/>
+      <c r="AG250" s="347" t="s">
         <v>174</v>
       </c>
-      <c r="AH250" s="330"/>
+      <c r="AH250" s="336"/>
       <c r="AI250" s="52"/>
-      <c r="AJ250" s="317" t="s">
+      <c r="AJ250" s="327" t="s">
         <v>175</v>
       </c>
-      <c r="AK250" s="318"/>
-[...4 lines deleted...]
-      <c r="AP250" s="319"/>
+      <c r="AK250" s="322"/>
+      <c r="AL250" s="322"/>
+      <c r="AM250" s="322"/>
+      <c r="AN250" s="322"/>
+      <c r="AO250" s="322"/>
+      <c r="AP250" s="323"/>
     </row>
     <row r="251" spans="1:42" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A251" s="316"/>
+      <c r="A251" s="350"/>
       <c r="B251" s="54"/>
       <c r="C251" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D251" s="197"/>
-      <c r="E251" s="320"/>
-[...6 lines deleted...]
-      <c r="L251" s="322"/>
+      <c r="E251" s="328"/>
+      <c r="F251" s="325"/>
+      <c r="G251" s="325"/>
+      <c r="H251" s="325"/>
+      <c r="I251" s="325"/>
+      <c r="J251" s="325"/>
+      <c r="K251" s="325"/>
+      <c r="L251" s="326"/>
       <c r="M251" s="52"/>
-      <c r="N251" s="342"/>
-[...12 lines deleted...]
-      <c r="AA251" s="344"/>
+      <c r="N251" s="332"/>
+      <c r="O251" s="325"/>
+      <c r="P251" s="325"/>
+      <c r="Q251" s="325"/>
+      <c r="R251" s="325"/>
+      <c r="S251" s="325"/>
+      <c r="T251" s="333"/>
+      <c r="U251" s="333"/>
+      <c r="V251" s="333"/>
+      <c r="W251" s="333"/>
+      <c r="X251" s="333"/>
+      <c r="Y251" s="333"/>
+      <c r="Z251" s="333"/>
+      <c r="AA251" s="334"/>
       <c r="AB251" s="56"/>
-      <c r="AC251" s="323"/>
-[...4 lines deleted...]
-      <c r="AH251" s="332"/>
+      <c r="AC251" s="329"/>
+      <c r="AD251" s="330"/>
+      <c r="AE251" s="330"/>
+      <c r="AF251" s="346"/>
+      <c r="AG251" s="348"/>
+      <c r="AH251" s="338"/>
       <c r="AI251" s="52"/>
-      <c r="AJ251" s="323"/>
-[...5 lines deleted...]
-      <c r="AP251" s="325"/>
+      <c r="AJ251" s="329"/>
+      <c r="AK251" s="330"/>
+      <c r="AL251" s="330"/>
+      <c r="AM251" s="330"/>
+      <c r="AN251" s="330"/>
+      <c r="AO251" s="330"/>
+      <c r="AP251" s="331"/>
     </row>
     <row r="252" spans="1:42" ht="57" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A252" s="316"/>
+      <c r="A252" s="350"/>
       <c r="B252" s="57"/>
       <c r="C252" s="151"/>
       <c r="D252" s="198"/>
       <c r="E252" s="308" t="s">
         <v>7</v>
       </c>
       <c r="F252" s="309"/>
       <c r="G252" s="301"/>
       <c r="H252" s="272"/>
       <c r="I252" s="277"/>
       <c r="J252" s="302"/>
       <c r="K252" s="303"/>
       <c r="L252" s="304"/>
       <c r="M252" s="263"/>
       <c r="N252" s="292"/>
       <c r="O252" s="270"/>
       <c r="P252" s="271"/>
       <c r="Q252" s="271"/>
       <c r="R252" s="271"/>
       <c r="S252" s="272"/>
       <c r="T252" s="280"/>
       <c r="U252" s="281"/>
       <c r="V252" s="281"/>
       <c r="W252" s="281"/>
       <c r="X252" s="281"/>
       <c r="Y252" s="283"/>
       <c r="Z252" s="306" t="s">
         <v>8</v>
       </c>
       <c r="AA252" s="307"/>
       <c r="AB252" s="52"/>
       <c r="AC252" s="264" t="s">
         <v>9</v>
       </c>
       <c r="AD252" s="265"/>
       <c r="AE252" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF252" s="298"/>
-      <c r="AG252" s="339"/>
-      <c r="AH252" s="332"/>
+      <c r="AG252" s="348"/>
+      <c r="AH252" s="338"/>
       <c r="AI252" s="52"/>
       <c r="AJ252" s="151"/>
       <c r="AK252" s="262" t="s">
         <v>11</v>
       </c>
       <c r="AL252" s="262"/>
-      <c r="AM252" s="340" t="s">
+      <c r="AM252" s="317" t="s">
         <v>12</v>
       </c>
-      <c r="AN252" s="341"/>
-      <c r="AO252" s="335" t="s">
+      <c r="AN252" s="318"/>
+      <c r="AO252" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP252" s="336"/>
+      <c r="AP252" s="320"/>
     </row>
     <row r="253" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A253" s="154" t="s">
         <v>74</v>
       </c>
       <c r="B253" s="65"/>
       <c r="C253" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D253" s="199" t="s">
         <v>15</v>
       </c>
       <c r="E253" s="200" t="s">
         <v>14</v>
       </c>
       <c r="F253" s="203" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H253" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I253" s="71" t="s">
@@ -26509,210 +26509,210 @@
       <c r="X284" s="95"/>
       <c r="Y284" s="95"/>
       <c r="Z284" s="95"/>
       <c r="AA284" s="143" t="s">
         <v>161</v>
       </c>
       <c r="AB284" s="95"/>
       <c r="AC284" s="95"/>
       <c r="AD284" s="95"/>
       <c r="AE284" s="95"/>
       <c r="AF284" s="95"/>
       <c r="AG284" s="95"/>
       <c r="AH284" s="95"/>
       <c r="AI284" s="95"/>
       <c r="AJ284" s="95"/>
       <c r="AK284" s="95"/>
       <c r="AL284" s="95"/>
       <c r="AM284" s="95"/>
       <c r="AN284" s="95"/>
       <c r="AO284" s="95"/>
       <c r="AP284" s="143" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="285" spans="1:42" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A285" s="315" t="s">
+      <c r="A285" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B285" s="144"/>
       <c r="C285" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D285" s="196"/>
-      <c r="E285" s="317" t="s">
+      <c r="E285" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F285" s="318"/>
-[...5 lines deleted...]
-      <c r="L285" s="319"/>
+      <c r="F285" s="322"/>
+      <c r="G285" s="322"/>
+      <c r="H285" s="322"/>
+      <c r="I285" s="322"/>
+      <c r="J285" s="322"/>
+      <c r="K285" s="322"/>
+      <c r="L285" s="323"/>
       <c r="M285" s="52"/>
-      <c r="N285" s="317" t="s">
+      <c r="N285" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O285" s="318"/>
-[...11 lines deleted...]
-      <c r="AA285" s="319"/>
+      <c r="O285" s="322"/>
+      <c r="P285" s="322"/>
+      <c r="Q285" s="322"/>
+      <c r="R285" s="322"/>
+      <c r="S285" s="322"/>
+      <c r="T285" s="322"/>
+      <c r="U285" s="322"/>
+      <c r="V285" s="322"/>
+      <c r="W285" s="322"/>
+      <c r="X285" s="322"/>
+      <c r="Y285" s="322"/>
+      <c r="Z285" s="322"/>
+      <c r="AA285" s="323"/>
       <c r="AB285" s="52"/>
-      <c r="AC285" s="317" t="s">
+      <c r="AC285" s="327" t="s">
         <v>178</v>
       </c>
-      <c r="AD285" s="318"/>
-[...2 lines deleted...]
-      <c r="AG285" s="338" t="s">
+      <c r="AD285" s="322"/>
+      <c r="AE285" s="322"/>
+      <c r="AF285" s="323"/>
+      <c r="AG285" s="347" t="s">
         <v>174</v>
       </c>
-      <c r="AH285" s="330"/>
+      <c r="AH285" s="336"/>
       <c r="AI285" s="52"/>
-      <c r="AJ285" s="317" t="s">
+      <c r="AJ285" s="327" t="s">
         <v>177</v>
       </c>
-      <c r="AK285" s="318"/>
-[...4 lines deleted...]
-      <c r="AP285" s="319"/>
+      <c r="AK285" s="322"/>
+      <c r="AL285" s="322"/>
+      <c r="AM285" s="322"/>
+      <c r="AN285" s="322"/>
+      <c r="AO285" s="322"/>
+      <c r="AP285" s="323"/>
     </row>
     <row r="286" spans="1:42" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A286" s="316"/>
+      <c r="A286" s="350"/>
       <c r="B286" s="54"/>
       <c r="C286" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D286" s="197"/>
-      <c r="E286" s="320"/>
-[...6 lines deleted...]
-      <c r="L286" s="322"/>
+      <c r="E286" s="328"/>
+      <c r="F286" s="325"/>
+      <c r="G286" s="325"/>
+      <c r="H286" s="325"/>
+      <c r="I286" s="325"/>
+      <c r="J286" s="325"/>
+      <c r="K286" s="325"/>
+      <c r="L286" s="326"/>
       <c r="M286" s="52"/>
-      <c r="N286" s="320"/>
-[...12 lines deleted...]
-      <c r="AA286" s="322"/>
+      <c r="N286" s="328"/>
+      <c r="O286" s="325"/>
+      <c r="P286" s="325"/>
+      <c r="Q286" s="325"/>
+      <c r="R286" s="325"/>
+      <c r="S286" s="325"/>
+      <c r="T286" s="325"/>
+      <c r="U286" s="325"/>
+      <c r="V286" s="325"/>
+      <c r="W286" s="325"/>
+      <c r="X286" s="325"/>
+      <c r="Y286" s="325"/>
+      <c r="Z286" s="325"/>
+      <c r="AA286" s="326"/>
       <c r="AB286" s="56"/>
-      <c r="AC286" s="323"/>
-[...4 lines deleted...]
-      <c r="AH286" s="332"/>
+      <c r="AC286" s="329"/>
+      <c r="AD286" s="330"/>
+      <c r="AE286" s="330"/>
+      <c r="AF286" s="331"/>
+      <c r="AG286" s="348"/>
+      <c r="AH286" s="338"/>
       <c r="AI286" s="52"/>
-      <c r="AJ286" s="323"/>
-[...5 lines deleted...]
-      <c r="AP286" s="325"/>
+      <c r="AJ286" s="329"/>
+      <c r="AK286" s="330"/>
+      <c r="AL286" s="330"/>
+      <c r="AM286" s="330"/>
+      <c r="AN286" s="330"/>
+      <c r="AO286" s="330"/>
+      <c r="AP286" s="331"/>
     </row>
     <row r="287" spans="1:42" ht="51" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A287" s="316"/>
+      <c r="A287" s="350"/>
       <c r="B287" s="57"/>
       <c r="C287" s="151"/>
       <c r="D287" s="198"/>
       <c r="E287" s="308" t="s">
         <v>7</v>
       </c>
       <c r="F287" s="300"/>
       <c r="G287" s="301"/>
       <c r="H287" s="272"/>
       <c r="I287" s="277"/>
       <c r="J287" s="302"/>
       <c r="K287" s="303"/>
       <c r="L287" s="304"/>
       <c r="M287" s="263"/>
       <c r="N287" s="310"/>
       <c r="O287" s="270"/>
       <c r="P287" s="271"/>
       <c r="Q287" s="271"/>
       <c r="R287" s="271"/>
       <c r="S287" s="272"/>
       <c r="T287" s="273"/>
       <c r="U287" s="274"/>
       <c r="V287" s="274"/>
       <c r="W287" s="274"/>
       <c r="X287" s="274"/>
       <c r="Y287" s="275"/>
       <c r="Z287" s="276" t="s">
         <v>8</v>
       </c>
       <c r="AA287" s="312"/>
       <c r="AB287" s="52"/>
       <c r="AC287" s="264" t="s">
         <v>9</v>
       </c>
       <c r="AD287" s="265"/>
       <c r="AE287" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF287" s="298"/>
-      <c r="AG287" s="339"/>
-      <c r="AH287" s="332"/>
+      <c r="AG287" s="348"/>
+      <c r="AH287" s="338"/>
       <c r="AI287" s="52"/>
       <c r="AJ287" s="151"/>
       <c r="AK287" s="262" t="s">
         <v>11</v>
       </c>
       <c r="AL287" s="262"/>
-      <c r="AM287" s="340" t="s">
+      <c r="AM287" s="317" t="s">
         <v>12</v>
       </c>
-      <c r="AN287" s="341"/>
-      <c r="AO287" s="335" t="s">
+      <c r="AN287" s="318"/>
+      <c r="AO287" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP287" s="336"/>
+      <c r="AP287" s="320"/>
     </row>
     <row r="288" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A288" s="154" t="s">
         <v>76</v>
       </c>
       <c r="B288" s="65"/>
       <c r="C288" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D288" s="199" t="s">
         <v>15</v>
       </c>
       <c r="E288" s="200" t="s">
         <v>14</v>
       </c>
       <c r="F288" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H288" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I288" s="71" t="s">
@@ -28873,210 +28873,210 @@
       <c r="X319" s="95"/>
       <c r="Y319" s="95"/>
       <c r="Z319" s="95"/>
       <c r="AA319" s="143" t="s">
         <v>162</v>
       </c>
       <c r="AB319" s="95"/>
       <c r="AC319" s="95"/>
       <c r="AD319" s="95"/>
       <c r="AE319" s="95"/>
       <c r="AF319" s="95"/>
       <c r="AG319" s="95"/>
       <c r="AH319" s="95"/>
       <c r="AI319" s="95"/>
       <c r="AJ319" s="95"/>
       <c r="AK319" s="95"/>
       <c r="AL319" s="95"/>
       <c r="AM319" s="95"/>
       <c r="AN319" s="95"/>
       <c r="AO319" s="95"/>
       <c r="AP319" s="143" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="320" spans="1:42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A320" s="315" t="s">
+      <c r="A320" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B320" s="144"/>
       <c r="C320" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D320" s="196"/>
-      <c r="E320" s="317" t="s">
+      <c r="E320" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F320" s="318"/>
-[...5 lines deleted...]
-      <c r="L320" s="319"/>
+      <c r="F320" s="322"/>
+      <c r="G320" s="322"/>
+      <c r="H320" s="322"/>
+      <c r="I320" s="322"/>
+      <c r="J320" s="322"/>
+      <c r="K320" s="322"/>
+      <c r="L320" s="323"/>
       <c r="M320" s="52"/>
-      <c r="N320" s="317" t="s">
+      <c r="N320" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O320" s="318"/>
-[...11 lines deleted...]
-      <c r="AA320" s="319"/>
+      <c r="O320" s="322"/>
+      <c r="P320" s="322"/>
+      <c r="Q320" s="322"/>
+      <c r="R320" s="322"/>
+      <c r="S320" s="322"/>
+      <c r="T320" s="322"/>
+      <c r="U320" s="322"/>
+      <c r="V320" s="322"/>
+      <c r="W320" s="322"/>
+      <c r="X320" s="322"/>
+      <c r="Y320" s="322"/>
+      <c r="Z320" s="322"/>
+      <c r="AA320" s="323"/>
       <c r="AB320" s="52"/>
-      <c r="AC320" s="317" t="s">
+      <c r="AC320" s="327" t="s">
         <v>178</v>
       </c>
-      <c r="AD320" s="318"/>
-[...2 lines deleted...]
-      <c r="AG320" s="329" t="s">
+      <c r="AD320" s="322"/>
+      <c r="AE320" s="322"/>
+      <c r="AF320" s="323"/>
+      <c r="AG320" s="335" t="s">
         <v>174</v>
       </c>
-      <c r="AH320" s="330"/>
+      <c r="AH320" s="336"/>
       <c r="AI320" s="52"/>
-      <c r="AJ320" s="317" t="s">
+      <c r="AJ320" s="327" t="s">
         <v>177</v>
       </c>
-      <c r="AK320" s="318"/>
-[...4 lines deleted...]
-      <c r="AP320" s="319"/>
+      <c r="AK320" s="322"/>
+      <c r="AL320" s="322"/>
+      <c r="AM320" s="322"/>
+      <c r="AN320" s="322"/>
+      <c r="AO320" s="322"/>
+      <c r="AP320" s="323"/>
     </row>
     <row r="321" spans="1:42" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A321" s="316"/>
+      <c r="A321" s="350"/>
       <c r="B321" s="54"/>
       <c r="C321" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D321" s="197"/>
-      <c r="E321" s="320"/>
-[...6 lines deleted...]
-      <c r="L321" s="322"/>
+      <c r="E321" s="328"/>
+      <c r="F321" s="325"/>
+      <c r="G321" s="325"/>
+      <c r="H321" s="325"/>
+      <c r="I321" s="325"/>
+      <c r="J321" s="325"/>
+      <c r="K321" s="325"/>
+      <c r="L321" s="326"/>
       <c r="M321" s="52"/>
-      <c r="N321" s="320"/>
-[...12 lines deleted...]
-      <c r="AA321" s="322"/>
+      <c r="N321" s="328"/>
+      <c r="O321" s="325"/>
+      <c r="P321" s="325"/>
+      <c r="Q321" s="325"/>
+      <c r="R321" s="325"/>
+      <c r="S321" s="325"/>
+      <c r="T321" s="325"/>
+      <c r="U321" s="325"/>
+      <c r="V321" s="325"/>
+      <c r="W321" s="325"/>
+      <c r="X321" s="325"/>
+      <c r="Y321" s="325"/>
+      <c r="Z321" s="325"/>
+      <c r="AA321" s="326"/>
       <c r="AB321" s="56"/>
-      <c r="AC321" s="323"/>
-[...4 lines deleted...]
-      <c r="AH321" s="332"/>
+      <c r="AC321" s="329"/>
+      <c r="AD321" s="330"/>
+      <c r="AE321" s="330"/>
+      <c r="AF321" s="331"/>
+      <c r="AG321" s="337"/>
+      <c r="AH321" s="338"/>
       <c r="AI321" s="52"/>
-      <c r="AJ321" s="323"/>
-[...5 lines deleted...]
-      <c r="AP321" s="325"/>
+      <c r="AJ321" s="329"/>
+      <c r="AK321" s="330"/>
+      <c r="AL321" s="330"/>
+      <c r="AM321" s="330"/>
+      <c r="AN321" s="330"/>
+      <c r="AO321" s="330"/>
+      <c r="AP321" s="331"/>
     </row>
     <row r="322" spans="1:42" ht="50.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A322" s="316"/>
+      <c r="A322" s="350"/>
       <c r="B322" s="57"/>
       <c r="C322" s="151"/>
       <c r="D322" s="198"/>
       <c r="E322" s="308" t="s">
         <v>7</v>
       </c>
       <c r="F322" s="300"/>
       <c r="G322" s="301"/>
       <c r="H322" s="272"/>
       <c r="I322" s="277"/>
       <c r="J322" s="302"/>
       <c r="K322" s="303"/>
       <c r="L322" s="304"/>
       <c r="M322" s="263"/>
       <c r="N322" s="310"/>
       <c r="O322" s="270"/>
       <c r="P322" s="271"/>
       <c r="Q322" s="271"/>
       <c r="R322" s="271"/>
       <c r="S322" s="272"/>
       <c r="T322" s="273"/>
       <c r="U322" s="274"/>
       <c r="V322" s="274"/>
       <c r="W322" s="274"/>
       <c r="X322" s="274"/>
       <c r="Y322" s="274"/>
       <c r="Z322" s="311" t="s">
         <v>8</v>
       </c>
       <c r="AA322" s="312"/>
       <c r="AB322" s="52"/>
       <c r="AC322" s="264" t="s">
         <v>9</v>
       </c>
       <c r="AD322" s="265"/>
       <c r="AE322" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF322" s="267"/>
-      <c r="AG322" s="331"/>
-      <c r="AH322" s="332"/>
+      <c r="AG322" s="337"/>
+      <c r="AH322" s="338"/>
       <c r="AI322" s="52"/>
       <c r="AJ322" s="151"/>
       <c r="AK322" s="262" t="s">
         <v>11</v>
       </c>
       <c r="AL322" s="262"/>
-      <c r="AM322" s="340" t="s">
+      <c r="AM322" s="317" t="s">
         <v>12</v>
       </c>
-      <c r="AN322" s="341"/>
-      <c r="AO322" s="335" t="s">
+      <c r="AN322" s="318"/>
+      <c r="AO322" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP322" s="336"/>
+      <c r="AP322" s="320"/>
     </row>
     <row r="323" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A323" s="154" t="s">
         <v>78</v>
       </c>
       <c r="B323" s="65"/>
       <c r="C323" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D323" s="199" t="s">
         <v>15</v>
       </c>
       <c r="E323" s="200" t="s">
         <v>14</v>
       </c>
       <c r="F323" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H323" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I323" s="71" t="s">
@@ -31237,210 +31237,210 @@
       <c r="X354" s="95"/>
       <c r="Y354" s="95"/>
       <c r="Z354" s="95"/>
       <c r="AA354" s="143" t="s">
         <v>163</v>
       </c>
       <c r="AB354" s="95"/>
       <c r="AC354" s="95"/>
       <c r="AD354" s="95"/>
       <c r="AE354" s="95"/>
       <c r="AF354" s="95"/>
       <c r="AG354" s="95"/>
       <c r="AH354" s="95"/>
       <c r="AI354" s="95"/>
       <c r="AJ354" s="95"/>
       <c r="AK354" s="95"/>
       <c r="AL354" s="95"/>
       <c r="AM354" s="95"/>
       <c r="AN354" s="95"/>
       <c r="AO354" s="95"/>
       <c r="AP354" s="143" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="355" spans="1:42" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A355" s="315" t="s">
+      <c r="A355" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B355" s="144"/>
       <c r="C355" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D355" s="196"/>
-      <c r="E355" s="317" t="s">
+      <c r="E355" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F355" s="318"/>
-[...5 lines deleted...]
-      <c r="L355" s="319"/>
+      <c r="F355" s="322"/>
+      <c r="G355" s="322"/>
+      <c r="H355" s="322"/>
+      <c r="I355" s="322"/>
+      <c r="J355" s="322"/>
+      <c r="K355" s="322"/>
+      <c r="L355" s="323"/>
       <c r="M355" s="52"/>
-      <c r="N355" s="317" t="s">
+      <c r="N355" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O355" s="318"/>
-[...11 lines deleted...]
-      <c r="AA355" s="319"/>
+      <c r="O355" s="322"/>
+      <c r="P355" s="322"/>
+      <c r="Q355" s="322"/>
+      <c r="R355" s="322"/>
+      <c r="S355" s="322"/>
+      <c r="T355" s="322"/>
+      <c r="U355" s="322"/>
+      <c r="V355" s="322"/>
+      <c r="W355" s="322"/>
+      <c r="X355" s="322"/>
+      <c r="Y355" s="322"/>
+      <c r="Z355" s="322"/>
+      <c r="AA355" s="323"/>
       <c r="AB355" s="52"/>
-      <c r="AC355" s="317" t="s">
+      <c r="AC355" s="327" t="s">
         <v>179</v>
       </c>
-      <c r="AD355" s="318"/>
-[...2 lines deleted...]
-      <c r="AG355" s="338" t="s">
+      <c r="AD355" s="322"/>
+      <c r="AE355" s="322"/>
+      <c r="AF355" s="345"/>
+      <c r="AG355" s="347" t="s">
         <v>174</v>
       </c>
-      <c r="AH355" s="330"/>
+      <c r="AH355" s="336"/>
       <c r="AI355" s="52"/>
-      <c r="AJ355" s="317" t="s">
+      <c r="AJ355" s="327" t="s">
         <v>177</v>
       </c>
-      <c r="AK355" s="318"/>
-[...4 lines deleted...]
-      <c r="AP355" s="319"/>
+      <c r="AK355" s="322"/>
+      <c r="AL355" s="322"/>
+      <c r="AM355" s="322"/>
+      <c r="AN355" s="322"/>
+      <c r="AO355" s="322"/>
+      <c r="AP355" s="323"/>
     </row>
     <row r="356" spans="1:42" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A356" s="316"/>
+      <c r="A356" s="350"/>
       <c r="B356" s="54"/>
       <c r="C356" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D356" s="197"/>
-      <c r="E356" s="320"/>
-[...6 lines deleted...]
-      <c r="L356" s="322"/>
+      <c r="E356" s="328"/>
+      <c r="F356" s="325"/>
+      <c r="G356" s="325"/>
+      <c r="H356" s="325"/>
+      <c r="I356" s="325"/>
+      <c r="J356" s="325"/>
+      <c r="K356" s="325"/>
+      <c r="L356" s="326"/>
       <c r="M356" s="52"/>
-      <c r="N356" s="320"/>
-[...12 lines deleted...]
-      <c r="AA356" s="322"/>
+      <c r="N356" s="328"/>
+      <c r="O356" s="325"/>
+      <c r="P356" s="325"/>
+      <c r="Q356" s="325"/>
+      <c r="R356" s="325"/>
+      <c r="S356" s="325"/>
+      <c r="T356" s="325"/>
+      <c r="U356" s="325"/>
+      <c r="V356" s="325"/>
+      <c r="W356" s="325"/>
+      <c r="X356" s="325"/>
+      <c r="Y356" s="325"/>
+      <c r="Z356" s="325"/>
+      <c r="AA356" s="326"/>
       <c r="AB356" s="56"/>
-      <c r="AC356" s="323"/>
-[...4 lines deleted...]
-      <c r="AH356" s="332"/>
+      <c r="AC356" s="329"/>
+      <c r="AD356" s="330"/>
+      <c r="AE356" s="330"/>
+      <c r="AF356" s="346"/>
+      <c r="AG356" s="348"/>
+      <c r="AH356" s="338"/>
       <c r="AI356" s="52"/>
-      <c r="AJ356" s="323"/>
-[...5 lines deleted...]
-      <c r="AP356" s="325"/>
+      <c r="AJ356" s="329"/>
+      <c r="AK356" s="330"/>
+      <c r="AL356" s="330"/>
+      <c r="AM356" s="330"/>
+      <c r="AN356" s="330"/>
+      <c r="AO356" s="330"/>
+      <c r="AP356" s="331"/>
     </row>
     <row r="357" spans="1:42" ht="53.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A357" s="316"/>
+      <c r="A357" s="350"/>
       <c r="B357" s="57"/>
       <c r="C357" s="151"/>
       <c r="D357" s="198"/>
       <c r="E357" s="308" t="s">
         <v>7</v>
       </c>
       <c r="F357" s="300"/>
       <c r="G357" s="301"/>
       <c r="H357" s="272"/>
       <c r="I357" s="277"/>
       <c r="J357" s="302"/>
       <c r="K357" s="303"/>
       <c r="L357" s="304"/>
       <c r="M357" s="263"/>
       <c r="N357" s="310"/>
       <c r="O357" s="270"/>
       <c r="P357" s="271"/>
       <c r="Q357" s="271"/>
       <c r="R357" s="271"/>
       <c r="S357" s="272"/>
       <c r="T357" s="273"/>
       <c r="U357" s="274"/>
       <c r="V357" s="274"/>
       <c r="W357" s="274"/>
       <c r="X357" s="274"/>
       <c r="Y357" s="275"/>
       <c r="Z357" s="276" t="s">
         <v>8</v>
       </c>
       <c r="AA357" s="312"/>
       <c r="AB357" s="52"/>
       <c r="AC357" s="264" t="s">
         <v>9</v>
       </c>
       <c r="AD357" s="265"/>
       <c r="AE357" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF357" s="298"/>
-      <c r="AG357" s="339"/>
-      <c r="AH357" s="332"/>
+      <c r="AG357" s="348"/>
+      <c r="AH357" s="338"/>
       <c r="AI357" s="52"/>
       <c r="AJ357" s="151"/>
       <c r="AK357" s="262" t="s">
         <v>11</v>
       </c>
       <c r="AL357" s="262"/>
-      <c r="AM357" s="340" t="s">
+      <c r="AM357" s="317" t="s">
         <v>12</v>
       </c>
-      <c r="AN357" s="341"/>
-      <c r="AO357" s="335" t="s">
+      <c r="AN357" s="318"/>
+      <c r="AO357" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP357" s="336"/>
+      <c r="AP357" s="320"/>
     </row>
     <row r="358" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A358" s="154" t="s">
         <v>80</v>
       </c>
       <c r="B358" s="65"/>
       <c r="C358" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D358" s="199" t="s">
         <v>15</v>
       </c>
       <c r="E358" s="200" t="s">
         <v>14</v>
       </c>
       <c r="F358" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H358" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I358" s="71" t="s">
@@ -33601,210 +33601,210 @@
       <c r="X389" s="95"/>
       <c r="Y389" s="95"/>
       <c r="Z389" s="95"/>
       <c r="AA389" s="143" t="s">
         <v>164</v>
       </c>
       <c r="AB389" s="95"/>
       <c r="AC389" s="95"/>
       <c r="AD389" s="95"/>
       <c r="AE389" s="95"/>
       <c r="AF389" s="95"/>
       <c r="AG389" s="95"/>
       <c r="AH389" s="95"/>
       <c r="AI389" s="95"/>
       <c r="AJ389" s="95"/>
       <c r="AK389" s="95"/>
       <c r="AL389" s="95"/>
       <c r="AM389" s="95"/>
       <c r="AN389" s="95"/>
       <c r="AO389" s="95"/>
       <c r="AP389" s="143" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="390" spans="1:42" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A390" s="315" t="s">
+      <c r="A390" s="349" t="s">
         <v>6</v>
       </c>
       <c r="B390" s="144"/>
       <c r="C390" s="145" t="s">
         <v>0</v>
       </c>
       <c r="D390" s="196"/>
-      <c r="E390" s="317" t="s">
+      <c r="E390" s="327" t="s">
         <v>1</v>
       </c>
-      <c r="F390" s="318"/>
-[...5 lines deleted...]
-      <c r="L390" s="319"/>
+      <c r="F390" s="322"/>
+      <c r="G390" s="322"/>
+      <c r="H390" s="322"/>
+      <c r="I390" s="322"/>
+      <c r="J390" s="322"/>
+      <c r="K390" s="322"/>
+      <c r="L390" s="323"/>
       <c r="M390" s="52"/>
-      <c r="N390" s="317" t="s">
+      <c r="N390" s="327" t="s">
         <v>2</v>
       </c>
-      <c r="O390" s="318"/>
-[...11 lines deleted...]
-      <c r="AA390" s="319"/>
+      <c r="O390" s="322"/>
+      <c r="P390" s="322"/>
+      <c r="Q390" s="322"/>
+      <c r="R390" s="322"/>
+      <c r="S390" s="322"/>
+      <c r="T390" s="322"/>
+      <c r="U390" s="322"/>
+      <c r="V390" s="322"/>
+      <c r="W390" s="322"/>
+      <c r="X390" s="322"/>
+      <c r="Y390" s="322"/>
+      <c r="Z390" s="322"/>
+      <c r="AA390" s="323"/>
       <c r="AB390" s="52"/>
-      <c r="AC390" s="317" t="s">
+      <c r="AC390" s="327" t="s">
         <v>178</v>
       </c>
-      <c r="AD390" s="318"/>
-[...2 lines deleted...]
-      <c r="AG390" s="329" t="s">
+      <c r="AD390" s="322"/>
+      <c r="AE390" s="322"/>
+      <c r="AF390" s="323"/>
+      <c r="AG390" s="335" t="s">
         <v>174</v>
       </c>
-      <c r="AH390" s="330"/>
+      <c r="AH390" s="336"/>
       <c r="AI390" s="52"/>
-      <c r="AJ390" s="317" t="s">
+      <c r="AJ390" s="327" t="s">
         <v>175</v>
       </c>
-      <c r="AK390" s="318"/>
-[...4 lines deleted...]
-      <c r="AP390" s="319"/>
+      <c r="AK390" s="322"/>
+      <c r="AL390" s="322"/>
+      <c r="AM390" s="322"/>
+      <c r="AN390" s="322"/>
+      <c r="AO390" s="322"/>
+      <c r="AP390" s="323"/>
     </row>
     <row r="391" spans="1:42" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A391" s="316"/>
+      <c r="A391" s="350"/>
       <c r="B391" s="54"/>
       <c r="C391" s="149" t="s">
         <v>5</v>
       </c>
       <c r="D391" s="197"/>
-      <c r="E391" s="320"/>
-[...6 lines deleted...]
-      <c r="L391" s="322"/>
+      <c r="E391" s="328"/>
+      <c r="F391" s="325"/>
+      <c r="G391" s="325"/>
+      <c r="H391" s="325"/>
+      <c r="I391" s="325"/>
+      <c r="J391" s="325"/>
+      <c r="K391" s="325"/>
+      <c r="L391" s="326"/>
       <c r="M391" s="52"/>
-      <c r="N391" s="320"/>
-[...12 lines deleted...]
-      <c r="AA391" s="322"/>
+      <c r="N391" s="328"/>
+      <c r="O391" s="325"/>
+      <c r="P391" s="325"/>
+      <c r="Q391" s="325"/>
+      <c r="R391" s="325"/>
+      <c r="S391" s="325"/>
+      <c r="T391" s="325"/>
+      <c r="U391" s="325"/>
+      <c r="V391" s="325"/>
+      <c r="W391" s="325"/>
+      <c r="X391" s="325"/>
+      <c r="Y391" s="325"/>
+      <c r="Z391" s="325"/>
+      <c r="AA391" s="326"/>
       <c r="AB391" s="56"/>
-      <c r="AC391" s="323"/>
-[...4 lines deleted...]
-      <c r="AH391" s="332"/>
+      <c r="AC391" s="329"/>
+      <c r="AD391" s="330"/>
+      <c r="AE391" s="330"/>
+      <c r="AF391" s="331"/>
+      <c r="AG391" s="337"/>
+      <c r="AH391" s="338"/>
       <c r="AI391" s="52"/>
-      <c r="AJ391" s="326"/>
-[...5 lines deleted...]
-      <c r="AP391" s="328"/>
+      <c r="AJ391" s="342"/>
+      <c r="AK391" s="343"/>
+      <c r="AL391" s="343"/>
+      <c r="AM391" s="343"/>
+      <c r="AN391" s="343"/>
+      <c r="AO391" s="343"/>
+      <c r="AP391" s="344"/>
     </row>
     <row r="392" spans="1:42" ht="49.5" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A392" s="316"/>
+      <c r="A392" s="350"/>
       <c r="B392" s="57"/>
       <c r="C392" s="151"/>
       <c r="D392" s="198"/>
       <c r="E392" s="308" t="s">
         <v>7</v>
       </c>
       <c r="F392" s="300"/>
       <c r="G392" s="301"/>
       <c r="H392" s="272"/>
       <c r="I392" s="277"/>
       <c r="J392" s="302"/>
       <c r="K392" s="303"/>
       <c r="L392" s="304"/>
       <c r="M392" s="263"/>
       <c r="N392" s="310"/>
       <c r="O392" s="270"/>
       <c r="P392" s="271"/>
       <c r="Q392" s="271"/>
       <c r="R392" s="271"/>
       <c r="S392" s="272"/>
       <c r="T392" s="273"/>
       <c r="U392" s="274"/>
       <c r="V392" s="274"/>
       <c r="W392" s="274"/>
       <c r="X392" s="274"/>
       <c r="Y392" s="274"/>
       <c r="Z392" s="311" t="s">
         <v>8</v>
       </c>
       <c r="AA392" s="312"/>
       <c r="AB392" s="52"/>
       <c r="AC392" s="264" t="s">
         <v>9</v>
       </c>
       <c r="AD392" s="265"/>
       <c r="AE392" s="266" t="s">
         <v>10</v>
       </c>
       <c r="AF392" s="293"/>
-      <c r="AG392" s="331"/>
-      <c r="AH392" s="332"/>
+      <c r="AG392" s="337"/>
+      <c r="AH392" s="338"/>
       <c r="AI392" s="52"/>
       <c r="AJ392" s="211"/>
       <c r="AK392" s="299" t="s">
         <v>11</v>
       </c>
       <c r="AL392" s="299"/>
-      <c r="AM392" s="333" t="s">
+      <c r="AM392" s="321" t="s">
         <v>12</v>
       </c>
-      <c r="AN392" s="334"/>
-      <c r="AO392" s="335" t="s">
+      <c r="AN392" s="345"/>
+      <c r="AO392" s="319" t="s">
         <v>181</v>
       </c>
-      <c r="AP392" s="336"/>
+      <c r="AP392" s="320"/>
     </row>
     <row r="393" spans="1:42" ht="94.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="A393" s="154" t="s">
         <v>82</v>
       </c>
       <c r="B393" s="65"/>
       <c r="C393" s="155" t="s">
         <v>14</v>
       </c>
       <c r="D393" s="199" t="s">
         <v>15</v>
       </c>
       <c r="E393" s="200" t="s">
         <v>14</v>
       </c>
       <c r="F393" s="69" t="s">
         <v>16</v>
       </c>
       <c r="G393" s="70" t="s">
         <v>128</v>
       </c>
       <c r="H393" s="69" t="s">
         <v>17</v>
       </c>
       <c r="I393" s="71" t="s">
@@ -35790,144 +35790,144 @@
         <v>0</v>
       </c>
       <c r="AM420" s="2">
         <f>SUM(AM419+AM385)</f>
         <v>0</v>
       </c>
       <c r="AN420" s="2">
         <f t="shared" ref="AN420:AO420" si="147">SUM(AN419+AN385)</f>
         <v>0</v>
       </c>
       <c r="AO420" s="2">
         <f t="shared" si="147"/>
         <v>0</v>
       </c>
       <c r="AP420" s="34">
         <f>SUM(AP419+AP385)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <protectedRanges>
     <protectedRange sqref="C10:D32" name="Čtenáři"/>
   </protectedRanges>
   <mergeCells count="94">
-    <mergeCell ref="AM147:AN147"/>
-[...55 lines deleted...]
-    <mergeCell ref="AO252:AP252"/>
+    <mergeCell ref="A390:A392"/>
+    <mergeCell ref="E390:L391"/>
+    <mergeCell ref="N390:AA391"/>
+    <mergeCell ref="AC390:AF391"/>
+    <mergeCell ref="AJ390:AP391"/>
+    <mergeCell ref="AG390:AH392"/>
+    <mergeCell ref="AM392:AN392"/>
+    <mergeCell ref="AO392:AP392"/>
+    <mergeCell ref="AC320:AF321"/>
+    <mergeCell ref="AJ320:AP321"/>
+    <mergeCell ref="A355:A357"/>
+    <mergeCell ref="E355:L356"/>
+    <mergeCell ref="N355:AA356"/>
+    <mergeCell ref="AC355:AF356"/>
+    <mergeCell ref="AJ355:AP356"/>
+    <mergeCell ref="AG320:AH322"/>
+    <mergeCell ref="AG355:AH357"/>
+    <mergeCell ref="AM357:AN357"/>
+    <mergeCell ref="AM322:AN322"/>
+    <mergeCell ref="AO322:AP322"/>
+    <mergeCell ref="AO357:AP357"/>
     <mergeCell ref="A75:A77"/>
     <mergeCell ref="A40:A42"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="N4:AA5"/>
     <mergeCell ref="A320:A322"/>
     <mergeCell ref="E320:L321"/>
     <mergeCell ref="N320:AA321"/>
     <mergeCell ref="A285:A287"/>
     <mergeCell ref="A250:A252"/>
     <mergeCell ref="A215:A217"/>
     <mergeCell ref="A180:A182"/>
     <mergeCell ref="A145:A147"/>
     <mergeCell ref="A110:A112"/>
     <mergeCell ref="E250:L251"/>
     <mergeCell ref="N250:AA251"/>
     <mergeCell ref="E180:L181"/>
-    <mergeCell ref="AC320:AF321"/>
-[...19 lines deleted...]
-    <mergeCell ref="AO392:AP392"/>
+    <mergeCell ref="AC250:AF251"/>
+    <mergeCell ref="AJ250:AP251"/>
+    <mergeCell ref="E285:L286"/>
+    <mergeCell ref="N285:AA286"/>
+    <mergeCell ref="AC285:AF286"/>
+    <mergeCell ref="AJ285:AP286"/>
+    <mergeCell ref="AG250:AH252"/>
+    <mergeCell ref="AG285:AH287"/>
+    <mergeCell ref="AM287:AN287"/>
+    <mergeCell ref="AO287:AP287"/>
+    <mergeCell ref="AM252:AN252"/>
+    <mergeCell ref="AO252:AP252"/>
+    <mergeCell ref="N215:AA216"/>
+    <mergeCell ref="E215:L216"/>
+    <mergeCell ref="AC215:AF216"/>
+    <mergeCell ref="AJ215:AP216"/>
+    <mergeCell ref="AG180:AH182"/>
+    <mergeCell ref="AG215:AH217"/>
+    <mergeCell ref="AM217:AN217"/>
+    <mergeCell ref="AO217:AP217"/>
+    <mergeCell ref="C4:D4"/>
+    <mergeCell ref="AC4:AF5"/>
+    <mergeCell ref="AJ4:AP5"/>
+    <mergeCell ref="AJ40:AP41"/>
+    <mergeCell ref="E4:L5"/>
+    <mergeCell ref="E40:L41"/>
+    <mergeCell ref="N40:AA41"/>
+    <mergeCell ref="AM6:AN6"/>
+    <mergeCell ref="AO6:AP6"/>
+    <mergeCell ref="AG4:AH6"/>
+    <mergeCell ref="AG40:AH42"/>
+    <mergeCell ref="AM42:AN42"/>
+    <mergeCell ref="AO42:AP42"/>
+    <mergeCell ref="AC40:AF41"/>
+    <mergeCell ref="C75:D75"/>
+    <mergeCell ref="AM112:AN112"/>
+    <mergeCell ref="AO112:AP112"/>
+    <mergeCell ref="AG75:AH77"/>
+    <mergeCell ref="AG110:AH112"/>
+    <mergeCell ref="N75:AA76"/>
+    <mergeCell ref="N110:AA111"/>
+    <mergeCell ref="AC110:AF111"/>
+    <mergeCell ref="AM147:AN147"/>
+    <mergeCell ref="AM182:AN182"/>
+    <mergeCell ref="AO182:AP182"/>
+    <mergeCell ref="AO147:AP147"/>
+    <mergeCell ref="E75:L76"/>
+    <mergeCell ref="E110:L111"/>
+    <mergeCell ref="AJ110:AP111"/>
+    <mergeCell ref="N180:AA181"/>
+    <mergeCell ref="AC180:AF181"/>
+    <mergeCell ref="AJ180:AP181"/>
+    <mergeCell ref="E145:L146"/>
+    <mergeCell ref="N145:AA146"/>
+    <mergeCell ref="AG145:AH147"/>
+    <mergeCell ref="AM77:AN77"/>
+    <mergeCell ref="AO77:AP77"/>
   </mergeCells>
   <phoneticPr fontId="17" type="noConversion"/>
   <printOptions verticalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="65" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;14Deník veřejné knihovny 2019</oddHeader>
   </headerFooter>
   <rowBreaks count="11" manualBreakCount="11">
     <brk id="35" max="16383" man="1"/>
     <brk id="70" max="16383" man="1"/>
     <brk id="105" max="16383" man="1"/>
     <brk id="140" max="16383" man="1"/>
     <brk id="175" max="16383" man="1"/>
     <brk id="210" max="16383" man="1"/>
     <brk id="245" max="16383" man="1"/>
     <brk id="280" max="16383" man="1"/>
     <brk id="315" max="16383" man="1"/>
     <brk id="350" max="16383" man="1"/>
     <brk id="385" max="16383" man="1"/>
   </rowBreaks>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="27" max="1048575" man="1"/>
   </colBreaks>
   <legacyDrawing r:id="rId2"/>